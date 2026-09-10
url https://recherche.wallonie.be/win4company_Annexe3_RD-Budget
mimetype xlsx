--- v0 (2026-08-02)
+++ v1 (2026-09-10)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\37215\Desktop\Nouveau dossier (2)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\58587\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B6F8E38-E58A-4768-838E-A37DBC2CBEAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1F9768CD-257C-4970-B211-07C7DFE9089D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="721" xr2:uid="{ED7C5D0A-06A3-4338-9B0D-1FB7867C249A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="721" xr2:uid="{ED7C5D0A-06A3-4338-9B0D-1FB7867C249A}"/>
   </bookViews>
   <sheets>
     <sheet name="3.1 - Personnel" sheetId="1" r:id="rId1"/>
     <sheet name="3.2 - Fonctionnement" sheetId="5" r:id="rId2"/>
     <sheet name="3.3 - Equipements" sheetId="3" r:id="rId3"/>
     <sheet name="3.4 - ST Synthèse" sheetId="2" r:id="rId4"/>
     <sheet name="3.4 - ST Entreprise liée" sheetId="7" r:id="rId5"/>
     <sheet name="3.4 - ST Rech Université_HE" sheetId="8" r:id="rId6"/>
     <sheet name="3 - BUDGET TOTAL" sheetId="4" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
     <definedName name="drapeau">#REF!</definedName>
     <definedName name="Fonctions" localSheetId="6">'[1]2. Tableau du personnel'!$J$1:$J$4</definedName>
     <definedName name="Fonctions" localSheetId="2">'[1]2. Tableau du personnel'!$J$1:$J$4</definedName>
     <definedName name="Fonctions">'3.1 - Personnel'!$I$4:$I$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -1403,51 +1403,51 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> doit être indiquée au  point "Autres S/T" ( ci-dessous),
 </t>
     </r>
   </si>
   <si>
     <t>Démonstrateur Laboratoire (fournitures et matériel)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Démonstrateur Laboratoire </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(Fournitures et matériels à définir dans fonctionnement))</t>
     </r>
   </si>
   <si>
-    <t>Taux de charges patronales forfaitaires 2025</t>
+    <t>Taux de charges patronales forfaitaires 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="7" formatCode="#,##0.00\ &quot;€&quot;;\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="42" formatCode="_-* #,##0\ &quot;€&quot;_-;\-* #,##0\ &quot;€&quot;_-;_-* &quot;-&quot;\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ &quot;€&quot;\ * #,##0.00_ ;_ &quot;€&quot;\ * \-#,##0.00_ ;_ &quot;€&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0\ [$€-40C]_-;\-* #,##0\ [$€-40C]_-;_-* &quot;-&quot;??\ [$€-40C]_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00\ [$€-40C]_-;\-* #,##0.00\ [$€-40C]_-;_-* &quot;-&quot;??\ [$€-40C]_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2014,1006 +2014,923 @@
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="331">
+  <cellXfs count="302">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="19" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="42" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="6" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="42" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="42" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="42" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="3" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="42" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="3" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="42" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="17" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="7" fontId="25" fillId="9" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="7" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="42" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="17" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="25" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="25" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="7" fontId="15" fillId="10" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="16" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="16" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="16" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="11" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="9" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="25" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="25" fillId="9" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="25" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="16" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="11" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="12" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="13" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="10" fillId="13" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="13" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="13" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="14" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="14" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="11" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="15" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Monétaire" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Pourcentage" xfId="2" builtinId="5"/>
@@ -3343,56 +3260,59 @@
           <a:headEnd type="arrow"/>
           <a:tailEnd type="arrow"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent2"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Documents%20and%20Settings/136395/Mes%20documents/8&#176;%20appel/latest%20version/Nouveaux%20tableaux%208&#176;%20appel/Annexe%203%20-%20Tableau%20de%20%20personnel.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../Documents%20and%20Settings/136395/Mes%20documents/8&#176;%20appel/latest%20version/Nouveaux%20tableaux%208&#176;%20appel/Annexe%203%20-%20Tableau%20de%20%20personnel.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Documents%20and%20Settings/136395/Mes%20documents/8&#176;%20appel/latest%20version/Nouveaux%20tableaux%208&#176;%20appel/Annexe%203%20-%20Tableau%20de%20%20personnel.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="2. Tableau du personnel"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1">
           <cell r="J1" t="str">
             <v>Sélectionner</v>
           </cell>
         </row>
         <row r="2">
           <cell r="J2" t="str">
             <v>Chercheur</v>
           </cell>
         </row>
         <row r="3">
           <cell r="J3" t="str">
             <v>Technicien</v>
           </cell>
         </row>
         <row r="4">
           <cell r="J4" t="str">
             <v>Personnel d'appui</v>
           </cell>
         </row>
@@ -3698,5030 +3618,4993 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F67CB4D5-FCB6-43B8-B8C2-1D27396311A7}">
   <sheetPr codeName="Feuil1"/>
   <dimension ref="A1:M47"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" topLeftCell="A3" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="O13" sqref="O13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.77734375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.77734375" style="35" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16384" width="10.77734375" style="3"/>
+    <col min="1" max="1" width="24.7109375" style="32" customWidth="1"/>
+    <col min="2" max="3" width="22" style="32" customWidth="1"/>
+    <col min="4" max="4" width="13.7109375" style="65" customWidth="1"/>
+    <col min="5" max="5" width="8.42578125" style="32" customWidth="1"/>
+    <col min="6" max="6" width="7.42578125" style="32" customWidth="1"/>
+    <col min="7" max="7" width="14.7109375" style="31" customWidth="1"/>
+    <col min="8" max="8" width="8.28515625" style="31" customWidth="1"/>
+    <col min="9" max="9" width="23.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="12" width="11.7109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="25.42578125" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="67.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="254" t="s">
+    <row r="1" spans="1:13" ht="67.150000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="225" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="255"/>
-[...7 lines deleted...]
-      <c r="A2" s="248" t="s">
+      <c r="B1" s="226"/>
+      <c r="C1" s="227"/>
+      <c r="D1" s="227"/>
+      <c r="E1" s="227"/>
+      <c r="F1" s="227"/>
+      <c r="G1" s="228"/>
+    </row>
+    <row r="2" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="219" t="s">
         <v>75</v>
       </c>
-      <c r="B2" s="249"/>
-[...16 lines deleted...]
-      <c r="A4" s="250" t="s">
+      <c r="B2" s="220"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+    </row>
+    <row r="3" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+    </row>
+    <row r="4" spans="1:13" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="221" t="s">
         <v>77</v>
       </c>
-      <c r="B4" s="250"/>
-[...6 lines deleted...]
-      <c r="I4" s="37" t="s">
+      <c r="B4" s="221"/>
+      <c r="C4" s="221"/>
+      <c r="D4" s="222"/>
+      <c r="E4" s="222"/>
+      <c r="F4" s="222"/>
+      <c r="G4" s="222"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="9" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="37" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="A6" s="258" t="s">
+    <row r="5" spans="1:13" s="9" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+    </row>
+    <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="229" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="258" t="s">
+      <c r="B6" s="229" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="258" t="s">
+      <c r="C6" s="229" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="245" t="s">
+      <c r="D6" s="216" t="s">
         <v>93</v>
       </c>
-      <c r="E6" s="252" t="s">
+      <c r="E6" s="223" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="253"/>
-      <c r="G6" s="245" t="s">
+      <c r="F6" s="224"/>
+      <c r="G6" s="216" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="3"/>
-      <c r="I6" s="3" t="s">
+      <c r="H6" s="1"/>
+      <c r="I6" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="30" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E7" s="39" t="s">
+    <row r="7" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="A7" s="218"/>
+      <c r="B7" s="218"/>
+      <c r="C7" s="218"/>
+      <c r="D7" s="215"/>
+      <c r="E7" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="39" t="s">
+      <c r="F7" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="244"/>
-[...8 lines deleted...]
-      <c r="A8" s="40" t="s">
+      <c r="G7" s="215"/>
+      <c r="H7" s="15"/>
+      <c r="I7" s="15"/>
+      <c r="J7" s="31"/>
+      <c r="K7" s="31"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="31"/>
+    </row>
+    <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="40"/>
-[...4 lines deleted...]
-      <c r="G8" s="44">
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="38"/>
+      <c r="G8" s="39">
         <f>ROUND(D8*E8*F8*$G$21,-2)</f>
         <v>0</v>
       </c>
-      <c r="J8" s="213" t="s">
+      <c r="H8" s="1"/>
+      <c r="J8" s="185" t="s">
         <v>158</v>
       </c>
-      <c r="K8" s="214"/>
-[...17 lines deleted...]
-      <c r="A10" s="49" t="s">
+      <c r="K8" s="186"/>
+      <c r="L8" s="186"/>
+      <c r="M8" s="187"/>
+    </row>
+    <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="40"/>
+      <c r="B9" s="40"/>
+      <c r="C9" s="40"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="1"/>
+      <c r="J9" s="188"/>
+      <c r="K9" s="189"/>
+      <c r="L9" s="189"/>
+      <c r="M9" s="190"/>
+    </row>
+    <row r="10" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="49"/>
-[...4 lines deleted...]
-      <c r="G10" s="53">
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="48">
         <f>ROUND(D10*E10*F10*$G$21,-2)</f>
         <v>0</v>
       </c>
-      <c r="H10" s="18"/>
-[...7 lines deleted...]
-      <c r="A11" s="54" t="s">
+      <c r="H10" s="15"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="188"/>
+      <c r="K10" s="189"/>
+      <c r="L10" s="189"/>
+      <c r="M10" s="190"/>
+    </row>
+    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="54"/>
-[...4 lines deleted...]
-      <c r="G11" s="53">
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="48"/>
+      <c r="E11" s="50"/>
+      <c r="F11" s="51"/>
+      <c r="G11" s="48">
         <f>ROUND(D11*E11*F11*$G$21,-2)</f>
         <v>0</v>
       </c>
-      <c r="H11" s="18"/>
-[...13 lines deleted...]
-      <c r="G12" s="57">
+      <c r="H11" s="15"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="188"/>
+      <c r="K11" s="189"/>
+      <c r="L11" s="189"/>
+      <c r="M11" s="190"/>
+    </row>
+    <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="40"/>
+      <c r="B12" s="40"/>
+      <c r="C12" s="40"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="43"/>
+      <c r="G12" s="52">
         <f>SUM(G10:G11)</f>
         <v>0</v>
       </c>
-      <c r="H12" s="34"/>
-[...7 lines deleted...]
-      <c r="A13" s="49" t="s">
+      <c r="I12" s="15"/>
+      <c r="J12" s="191"/>
+      <c r="K12" s="192"/>
+      <c r="L12" s="192"/>
+      <c r="M12" s="193"/>
+    </row>
+    <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="49"/>
-[...4 lines deleted...]
-      <c r="G13" s="53">
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="46"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="48">
         <f>ROUND(D13*E13*F13*$G$21,-2)</f>
         <v>0</v>
       </c>
-      <c r="H13" s="34"/>
-[...5 lines deleted...]
-      <c r="A14" s="58" t="s">
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+    </row>
+    <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="58"/>
-[...4 lines deleted...]
-      <c r="G14" s="53">
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="48"/>
+      <c r="E14" s="50"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="48">
         <f>ROUND(D14*E14*F14*$G$21,-2)</f>
         <v>0</v>
       </c>
-      <c r="H14" s="34"/>
-[...10 lines deleted...]
-      <c r="G15" s="57">
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+    </row>
+    <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="54"/>
+      <c r="B15" s="54"/>
+      <c r="C15" s="54"/>
+      <c r="D15" s="41"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="52">
         <f>SUM(G13:G14)</f>
         <v>0</v>
       </c>
-      <c r="H15" s="18"/>
-[...4 lines deleted...]
-      <c r="A16" s="61" t="s">
+      <c r="H15" s="15"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="32"/>
+    </row>
+    <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="61"/>
-[...4 lines deleted...]
-      <c r="G16" s="53">
+      <c r="B16" s="55"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="48">
         <f>ROUND(D16*E16*F16*$G$21,-2)</f>
         <v>0</v>
       </c>
-      <c r="H16" s="18"/>
-[...4 lines deleted...]
-      <c r="A17" s="61" t="s">
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="32"/>
+    </row>
+    <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="61"/>
-[...4 lines deleted...]
-      <c r="G17" s="53">
+      <c r="B17" s="55"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="46"/>
+      <c r="F17" s="47"/>
+      <c r="G17" s="48">
         <f>ROUND(D17*E17*F17*$G$21,-2)</f>
         <v>0</v>
       </c>
-      <c r="H17" s="18"/>
-[...1 lines deleted...]
-      <c r="J17" s="225" t="s">
+      <c r="H17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="197" t="s">
         <v>177</v>
       </c>
-      <c r="K17" s="226"/>
-[...10 lines deleted...]
-      <c r="G18" s="66">
+      <c r="K17" s="198"/>
+      <c r="L17" s="198"/>
+      <c r="M17" s="199"/>
+    </row>
+    <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="56"/>
+      <c r="B18" s="56"/>
+      <c r="C18" s="56"/>
+      <c r="D18" s="57"/>
+      <c r="E18" s="58"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="60">
         <f>SUM(G16:G17)</f>
         <v>0</v>
       </c>
-      <c r="H18" s="17"/>
-[...1 lines deleted...]
-      <c r="J18" s="228" t="s">
+      <c r="H18" s="10"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="200" t="s">
         <v>11</v>
       </c>
-      <c r="K18" s="229"/>
-      <c r="L18" s="230" t="s">
+      <c r="K18" s="201"/>
+      <c r="L18" s="201" t="s">
         <v>12</v>
       </c>
-      <c r="M18" s="231"/>
-[...6 lines deleted...]
-      <c r="E19" s="244" t="s">
+      <c r="M18" s="202"/>
+    </row>
+    <row r="19" spans="1:13" ht="30" x14ac:dyDescent="0.2">
+      <c r="D19" s="1"/>
+      <c r="E19" s="215" t="s">
         <v>13</v>
       </c>
-      <c r="F19" s="244"/>
-      <c r="G19" s="68">
+      <c r="F19" s="215"/>
+      <c r="G19" s="61">
         <f>G8+G12+G15+G18</f>
         <v>0</v>
       </c>
-      <c r="H19" s="17"/>
-[...1 lines deleted...]
-      <c r="J19" s="69" t="s">
+      <c r="H19" s="10"/>
+      <c r="I19" s="10"/>
+      <c r="J19" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="K19" s="70" t="s">
+      <c r="K19" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="L19" s="70" t="s">
+      <c r="L19" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="M19" s="71" t="s">
+      <c r="M19" s="64" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J20" s="74" t="s">
+    <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H20" s="10"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="66" t="s">
         <v>16</v>
       </c>
-      <c r="K20" s="75">
-[...2 lines deleted...]
-      <c r="L20" s="76" t="s">
+      <c r="K20" s="67">
+        <v>1.5004999999999999</v>
+      </c>
+      <c r="L20" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="M20" s="77">
-[...5 lines deleted...]
-      <c r="B21" s="222" t="s">
+      <c r="M20" s="69">
+        <v>1.5519000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="2"/>
+      <c r="B21" s="194" t="s">
         <v>17</v>
       </c>
-      <c r="C21" s="223"/>
-[...5 lines deleted...]
-      <c r="J21" s="74" t="s">
+      <c r="C21" s="195"/>
+      <c r="D21" s="195"/>
+      <c r="E21" s="195"/>
+      <c r="F21" s="196"/>
+      <c r="G21" s="70"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="K21" s="75">
-[...2 lines deleted...]
-      <c r="L21" s="76" t="s">
+      <c r="K21" s="67">
+        <v>1.5288999999999999</v>
+      </c>
+      <c r="L21" s="68" t="s">
         <v>18</v>
       </c>
-      <c r="M21" s="80">
-[...5 lines deleted...]
-      <c r="B22" s="222" t="s">
+      <c r="M21" s="71">
+        <v>1.5803</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="2"/>
+      <c r="B22" s="194" t="s">
         <v>159</v>
       </c>
-      <c r="C22" s="223"/>
-[...6 lines deleted...]
-      <c r="J22" s="81" t="s">
+      <c r="C22" s="195"/>
+      <c r="D22" s="195"/>
+      <c r="E22" s="195"/>
+      <c r="F22" s="196"/>
+      <c r="G22" s="70"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="K22" s="82">
-[...2 lines deleted...]
-      <c r="L22" s="83" t="s">
+      <c r="K22" s="73">
+        <v>1.5494000000000001</v>
+      </c>
+      <c r="L22" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="M22" s="84">
-[...14 lines deleted...]
-      <c r="A24" s="235" t="s">
+      <c r="M22" s="75">
+        <v>1.6008</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="76"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="9"/>
+    </row>
+    <row r="24" spans="1:13" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="206" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="236"/>
-[...125 lines deleted...]
-      <c r="A33" s="232" t="s">
+      <c r="B24" s="207"/>
+      <c r="C24" s="207"/>
+      <c r="D24" s="207"/>
+      <c r="E24" s="207"/>
+      <c r="F24" s="207"/>
+      <c r="G24" s="208"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="15"/>
+      <c r="J24" s="1"/>
+      <c r="K24" s="1"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="9"/>
+    </row>
+    <row r="25" spans="1:13" s="78" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="209"/>
+      <c r="B25" s="210"/>
+      <c r="C25" s="210"/>
+      <c r="D25" s="210"/>
+      <c r="E25" s="210"/>
+      <c r="F25" s="210"/>
+      <c r="G25" s="211"/>
+      <c r="H25" s="77"/>
+      <c r="J25" s="1"/>
+      <c r="K25" s="1"/>
+      <c r="L25" s="1"/>
+      <c r="M25" s="1"/>
+    </row>
+    <row r="26" spans="1:13" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="209"/>
+      <c r="B26" s="210"/>
+      <c r="C26" s="210"/>
+      <c r="D26" s="210"/>
+      <c r="E26" s="210"/>
+      <c r="F26" s="210"/>
+      <c r="G26" s="211"/>
+      <c r="H26" s="32"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="1"/>
+      <c r="K26" s="1"/>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1"/>
+    </row>
+    <row r="27" spans="1:13" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="209"/>
+      <c r="B27" s="210"/>
+      <c r="C27" s="210"/>
+      <c r="D27" s="210"/>
+      <c r="E27" s="210"/>
+      <c r="F27" s="210"/>
+      <c r="G27" s="211"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="1"/>
+      <c r="L27" s="1"/>
+      <c r="M27" s="1"/>
+    </row>
+    <row r="28" spans="1:13" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="209"/>
+      <c r="B28" s="210"/>
+      <c r="C28" s="210"/>
+      <c r="D28" s="210"/>
+      <c r="E28" s="210"/>
+      <c r="F28" s="210"/>
+      <c r="G28" s="211"/>
+      <c r="H28" s="32"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+    </row>
+    <row r="29" spans="1:13" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="209"/>
+      <c r="B29" s="210"/>
+      <c r="C29" s="210"/>
+      <c r="D29" s="210"/>
+      <c r="E29" s="210"/>
+      <c r="F29" s="210"/>
+      <c r="G29" s="211"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="31"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="1"/>
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+    </row>
+    <row r="30" spans="1:13" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="209"/>
+      <c r="B30" s="210"/>
+      <c r="C30" s="210"/>
+      <c r="D30" s="210"/>
+      <c r="E30" s="210"/>
+      <c r="F30" s="210"/>
+      <c r="G30" s="211"/>
+      <c r="H30" s="32"/>
+      <c r="I30" s="31"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+    </row>
+    <row r="31" spans="1:13" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="212"/>
+      <c r="B31" s="213"/>
+      <c r="C31" s="213"/>
+      <c r="D31" s="213"/>
+      <c r="E31" s="213"/>
+      <c r="F31" s="213"/>
+      <c r="G31" s="214"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="31"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
+    </row>
+    <row r="32" spans="1:13" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H32" s="32"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
+      <c r="L32" s="1"/>
+      <c r="M32" s="1"/>
+    </row>
+    <row r="33" spans="1:13" s="9" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="203" t="s">
         <v>78</v>
       </c>
-      <c r="B33" s="233"/>
-[...13 lines deleted...]
-      <c r="A34" s="246" t="s">
+      <c r="B33" s="204"/>
+      <c r="C33" s="204"/>
+      <c r="D33" s="204"/>
+      <c r="E33" s="204"/>
+      <c r="F33" s="204"/>
+      <c r="G33" s="205"/>
+      <c r="H33" s="31"/>
+      <c r="I33" s="1"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="1"/>
+      <c r="L33" s="1"/>
+      <c r="M33" s="1"/>
+    </row>
+    <row r="34" spans="1:13" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="217" t="s">
         <v>3</v>
       </c>
-      <c r="B34" s="246" t="s">
+      <c r="B34" s="217" t="s">
         <v>4</v>
       </c>
-      <c r="C34" s="246" t="s">
+      <c r="C34" s="217" t="s">
         <v>5</v>
       </c>
-      <c r="D34" s="245" t="s">
+      <c r="D34" s="216" t="s">
         <v>161</v>
       </c>
-      <c r="E34" s="91"/>
-[...25 lines deleted...]
-      <c r="G37" s="34" t="s">
+      <c r="E34" s="79"/>
+      <c r="F34" s="15"/>
+    </row>
+    <row r="35" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="218"/>
+      <c r="B35" s="218"/>
+      <c r="C35" s="218"/>
+      <c r="D35" s="215"/>
+      <c r="E35" s="31"/>
+      <c r="F35" s="15"/>
+    </row>
+    <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="80"/>
+      <c r="B36" s="80"/>
+      <c r="C36" s="80"/>
+      <c r="D36" s="81"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="15"/>
+    </row>
+    <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="53"/>
+      <c r="B37" s="53"/>
+      <c r="C37" s="53"/>
+      <c r="D37" s="82"/>
+      <c r="E37" s="31"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="31" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-    <row r="47" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="54"/>
+      <c r="B38" s="54"/>
+      <c r="C38" s="54"/>
+      <c r="D38" s="83"/>
+      <c r="E38" s="31"/>
+      <c r="F38" s="10"/>
+    </row>
+    <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E39" s="31"/>
+    </row>
+    <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A24:G31"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="J8:M12"/>
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="J17:M17"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="B21:F21"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="A36:A38 A8:A18" xr:uid="{5ABB61CA-A819-4BB4-8CED-AEB3A4844D7D}">
       <formula1>Fonctions</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.62992125984251968" right="0.43307086614173229" top="0.59055118110236227" bottom="0.6692913385826772" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B7DC727-943B-4046-9EE4-C0559D7C7D29}">
   <dimension ref="A1:J73"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.77734375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="30.21875" style="97" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="10.77734375" style="97"/>
+    <col min="1" max="2" width="30.28515625" style="84" customWidth="1"/>
+    <col min="3" max="3" width="15.28515625" style="84" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="84" customWidth="1"/>
+    <col min="5" max="5" width="13.42578125" style="84" customWidth="1"/>
+    <col min="6" max="6" width="19.7109375" style="84" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="30.28515625" style="84" customWidth="1"/>
+    <col min="8" max="9" width="10.7109375" style="84"/>
+    <col min="10" max="10" width="22.5703125" style="84" customWidth="1"/>
+    <col min="11" max="16384" width="10.7109375" style="84"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="284" t="s">
+    <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="255" t="s">
         <v>162</v>
       </c>
-      <c r="B1" s="285"/>
-[...22 lines deleted...]
-      <c r="A3" s="98" t="s">
+      <c r="B1" s="256"/>
+      <c r="C1" s="256"/>
+      <c r="D1" s="256"/>
+      <c r="E1" s="256"/>
+      <c r="F1" s="256"/>
+      <c r="G1" s="256"/>
+      <c r="H1" s="256"/>
+      <c r="I1" s="256"/>
+      <c r="J1" s="256"/>
+    </row>
+    <row r="2" spans="1:10" ht="32.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="255"/>
+      <c r="B2" s="256"/>
+      <c r="C2" s="256"/>
+      <c r="D2" s="256"/>
+      <c r="E2" s="256"/>
+      <c r="F2" s="256"/>
+      <c r="G2" s="256"/>
+      <c r="H2" s="256"/>
+      <c r="I2" s="256"/>
+      <c r="J2" s="256"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="85" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="31.2" x14ac:dyDescent="0.25">
-      <c r="A4" s="5" t="s">
+    <row r="4" spans="1:10" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="H4" s="3" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A5" s="99" t="s">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A5" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="100"/>
-[...8 lines deleted...]
-      <c r="A6" s="99" t="s">
+      <c r="B5" s="87"/>
+      <c r="C5" s="87"/>
+      <c r="D5" s="87"/>
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87"/>
+      <c r="H5" s="87"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A6" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="100"/>
-[...8 lines deleted...]
-      <c r="A7" s="99" t="s">
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A7" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="B7" s="100"/>
-[...8 lines deleted...]
-      <c r="A8" s="99" t="s">
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87"/>
+      <c r="E7" s="87"/>
+      <c r="F7" s="87"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A8" s="86" t="s">
         <v>42</v>
       </c>
-      <c r="B8" s="100"/>
-[...41 lines deleted...]
-      <c r="A13" s="261" t="s">
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A9" s="88"/>
+      <c r="B9" s="89"/>
+      <c r="C9" s="89"/>
+      <c r="D9" s="89"/>
+      <c r="E9" s="89"/>
+      <c r="F9" s="89"/>
+      <c r="G9" s="89"/>
+      <c r="H9" s="89"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A10" s="88"/>
+      <c r="B10" s="89"/>
+      <c r="C10" s="89"/>
+      <c r="D10" s="89"/>
+      <c r="E10" s="89"/>
+      <c r="F10" s="89"/>
+      <c r="G10" s="89"/>
+      <c r="H10" s="89"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" s="88"/>
+      <c r="B11" s="89"/>
+      <c r="C11" s="89"/>
+      <c r="D11" s="89"/>
+      <c r="E11" s="89"/>
+      <c r="F11" s="89"/>
+      <c r="G11" s="89"/>
+      <c r="H11" s="89"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A12" s="85"/>
+    </row>
+    <row r="13" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="247" t="s">
         <v>175</v>
       </c>
-      <c r="B13" s="261"/>
-[...4 lines deleted...]
-      <c r="G13" s="286" t="s">
+      <c r="B13" s="247"/>
+      <c r="C13" s="247"/>
+      <c r="D13" s="247"/>
+      <c r="E13" s="247"/>
+      <c r="G13" s="257" t="s">
         <v>163</v>
       </c>
-      <c r="H13" s="287"/>
-[...16 lines deleted...]
-      <c r="A15" s="104" t="s">
+      <c r="H13" s="258"/>
+      <c r="I13" s="258"/>
+      <c r="J13" s="258"/>
+    </row>
+    <row r="14" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="257"/>
+      <c r="H14" s="258"/>
+      <c r="I14" s="258"/>
+      <c r="J14" s="258"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="B15" s="290" t="s">
+      <c r="B15" s="261" t="s">
         <v>63</v>
       </c>
-      <c r="C15" s="291"/>
-      <c r="D15" s="283" t="s">
+      <c r="C15" s="262"/>
+      <c r="D15" s="251" t="s">
         <v>61</v>
       </c>
-      <c r="E15" s="283"/>
-[...62 lines deleted...]
-      <c r="C21" s="106" t="s">
+      <c r="E15" s="251"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="257"/>
+      <c r="H15" s="258"/>
+      <c r="I15" s="258"/>
+      <c r="J15" s="258"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" s="91"/>
+      <c r="B16" s="243"/>
+      <c r="C16" s="244"/>
+      <c r="D16" s="239"/>
+      <c r="E16" s="240"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="257"/>
+      <c r="H16" s="258"/>
+      <c r="I16" s="258"/>
+      <c r="J16" s="258"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A17" s="91"/>
+      <c r="B17" s="243"/>
+      <c r="C17" s="244"/>
+      <c r="D17" s="239"/>
+      <c r="E17" s="240"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="257"/>
+      <c r="H17" s="258"/>
+      <c r="I17" s="258"/>
+      <c r="J17" s="258"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A18" s="91"/>
+      <c r="B18" s="243"/>
+      <c r="C18" s="244"/>
+      <c r="D18" s="239"/>
+      <c r="E18" s="240"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="257"/>
+      <c r="H18" s="258"/>
+      <c r="I18" s="258"/>
+      <c r="J18" s="258"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A19" s="91"/>
+      <c r="B19" s="243"/>
+      <c r="C19" s="244"/>
+      <c r="D19" s="239"/>
+      <c r="E19" s="240"/>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A20" s="91"/>
+      <c r="B20" s="243"/>
+      <c r="C20" s="244"/>
+      <c r="D20" s="239"/>
+      <c r="E20" s="240"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
+    </row>
+    <row r="21" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B21" s="5"/>
+      <c r="C21" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="D21" s="277">
+      <c r="D21" s="253">
         <f>SUM(D16:E20)</f>
         <v>0</v>
       </c>
-      <c r="E21" s="278"/>
-[...20 lines deleted...]
-      <c r="A26" s="261" t="s">
+      <c r="E21" s="254"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="32"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B22" s="5"/>
+      <c r="F22" s="1"/>
+      <c r="G22" s="32"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B23" s="5"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="32"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A24" s="85"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A25" s="85"/>
+    </row>
+    <row r="26" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="247" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="261"/>
-[...4 lines deleted...]
-      <c r="G26" s="284" t="s">
+      <c r="B26" s="247"/>
+      <c r="C26" s="247"/>
+      <c r="D26" s="247"/>
+      <c r="E26" s="247"/>
+      <c r="G26" s="255" t="s">
         <v>164</v>
       </c>
-      <c r="H26" s="285"/>
-[...16 lines deleted...]
-      <c r="A28" s="104" t="s">
+      <c r="H26" s="256"/>
+      <c r="I26" s="256"/>
+      <c r="J26" s="256"/>
+    </row>
+    <row r="27" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="28"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="27"/>
+      <c r="G27" s="255"/>
+      <c r="H27" s="256"/>
+      <c r="I27" s="256"/>
+      <c r="J27" s="256"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A28" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="B28" s="290" t="s">
+      <c r="B28" s="261" t="s">
         <v>63</v>
       </c>
-      <c r="C28" s="291"/>
-      <c r="D28" s="283" t="s">
+      <c r="C28" s="262"/>
+      <c r="D28" s="251" t="s">
         <v>61</v>
       </c>
-      <c r="E28" s="283"/>
-[...49 lines deleted...]
-      <c r="G32" s="213" t="s">
+      <c r="E28" s="251"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="255"/>
+      <c r="H28" s="256"/>
+      <c r="I28" s="256"/>
+      <c r="J28" s="256"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A29" s="91"/>
+      <c r="B29" s="243"/>
+      <c r="C29" s="244"/>
+      <c r="D29" s="239"/>
+      <c r="E29" s="240"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="255"/>
+      <c r="H29" s="256"/>
+      <c r="I29" s="256"/>
+      <c r="J29" s="256"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A30" s="91"/>
+      <c r="B30" s="243"/>
+      <c r="C30" s="244"/>
+      <c r="D30" s="239"/>
+      <c r="E30" s="240"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="255"/>
+      <c r="H30" s="256"/>
+      <c r="I30" s="256"/>
+      <c r="J30" s="256"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A31" s="91"/>
+      <c r="B31" s="243"/>
+      <c r="C31" s="244"/>
+      <c r="D31" s="239"/>
+      <c r="E31" s="240"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="259"/>
+      <c r="H31" s="260"/>
+      <c r="I31" s="260"/>
+      <c r="J31" s="260"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A32" s="91"/>
+      <c r="B32" s="243"/>
+      <c r="C32" s="244"/>
+      <c r="D32" s="239"/>
+      <c r="E32" s="240"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="185" t="s">
         <v>165</v>
       </c>
-      <c r="H32" s="214"/>
-[...17 lines deleted...]
-      <c r="C34" s="106" t="s">
+      <c r="H32" s="186"/>
+      <c r="I32" s="186"/>
+      <c r="J32" s="187"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A33" s="91"/>
+      <c r="B33" s="243"/>
+      <c r="C33" s="244"/>
+      <c r="D33" s="239"/>
+      <c r="E33" s="240"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="188"/>
+      <c r="H33" s="189"/>
+      <c r="I33" s="189"/>
+      <c r="J33" s="190"/>
+    </row>
+    <row r="34" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B34" s="5"/>
+      <c r="C34" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="D34" s="272">
+      <c r="D34" s="252">
         <f>SUM(D29:E33)</f>
         <v>0</v>
       </c>
-      <c r="E34" s="272"/>
-[...38 lines deleted...]
-      <c r="A38" s="261" t="s">
+      <c r="E34" s="252"/>
+      <c r="F34" s="1"/>
+      <c r="G34" s="188"/>
+      <c r="H34" s="189"/>
+      <c r="I34" s="189"/>
+      <c r="J34" s="190"/>
+    </row>
+    <row r="35" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B35" s="5"/>
+      <c r="C35" s="93"/>
+      <c r="D35" s="93"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="188"/>
+      <c r="H35" s="189"/>
+      <c r="I35" s="189"/>
+      <c r="J35" s="190"/>
+    </row>
+    <row r="36" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="5"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="93"/>
+      <c r="D36" s="93"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="32"/>
+      <c r="G36" s="191"/>
+      <c r="H36" s="192"/>
+      <c r="I36" s="192"/>
+      <c r="J36" s="193"/>
+    </row>
+    <row r="37" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="28"/>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="32"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="32"/>
+    </row>
+    <row r="38" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="247" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="261"/>
-[...13 lines deleted...]
-      <c r="A40" s="264" t="s">
+      <c r="B38" s="247"/>
+      <c r="C38" s="247"/>
+      <c r="D38" s="247"/>
+      <c r="E38" s="247"/>
+      <c r="F38" s="247"/>
+    </row>
+    <row r="39" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="28"/>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="32"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A40" s="248" t="s">
         <v>119</v>
       </c>
-      <c r="B40" s="265"/>
-[...1 lines deleted...]
-      <c r="D40" s="283" t="s">
+      <c r="B40" s="249"/>
+      <c r="C40" s="250"/>
+      <c r="D40" s="251" t="s">
         <v>120</v>
       </c>
-      <c r="E40" s="283"/>
-[...3 lines deleted...]
-      <c r="A41" s="281" t="s">
+      <c r="E40" s="251"/>
+      <c r="F40" s="32"/>
+    </row>
+    <row r="41" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="245" t="s">
         <v>121</v>
       </c>
-      <c r="B41" s="282"/>
-[...1 lines deleted...]
-      <c r="D41" s="262">
+      <c r="B41" s="246"/>
+      <c r="C41" s="246"/>
+      <c r="D41" s="239">
         <v>0</v>
       </c>
-      <c r="E41" s="263"/>
-[...11 lines deleted...]
-      <c r="A43" s="261" t="s">
+      <c r="E41" s="240"/>
+      <c r="F41" s="32"/>
+    </row>
+    <row r="42" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="28"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="32"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="32"/>
+    </row>
+    <row r="43" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="247" t="s">
         <v>131</v>
       </c>
-      <c r="B43" s="261"/>
-[...13 lines deleted...]
-      <c r="A45" s="104" t="s">
+      <c r="B43" s="247"/>
+      <c r="C43" s="247"/>
+      <c r="D43" s="247"/>
+      <c r="E43" s="247"/>
+      <c r="F43" s="32"/>
+    </row>
+    <row r="44" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="28"/>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="32"/>
+      <c r="E44" s="1"/>
+    </row>
+    <row r="45" spans="1:10" ht="30" x14ac:dyDescent="0.2">
+      <c r="A45" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="B45" s="104" t="s">
+      <c r="B45" s="90" t="s">
         <v>130</v>
       </c>
-      <c r="C45" s="104" t="s">
+      <c r="C45" s="90" t="s">
         <v>81</v>
       </c>
-      <c r="D45" s="104" t="s">
+      <c r="D45" s="90" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="G50" s="97" t="s">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A46" s="91"/>
+      <c r="B46" s="91"/>
+      <c r="C46" s="94"/>
+      <c r="D46" s="94"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A47" s="91"/>
+      <c r="B47" s="91"/>
+      <c r="C47" s="94"/>
+      <c r="D47" s="94"/>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A48" s="91"/>
+      <c r="B48" s="91"/>
+      <c r="C48" s="94"/>
+      <c r="D48" s="94"/>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A49" s="91"/>
+      <c r="B49" s="91"/>
+      <c r="C49" s="94"/>
+      <c r="D49" s="94"/>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A50" s="91"/>
+      <c r="B50" s="91"/>
+      <c r="C50" s="94"/>
+      <c r="D50" s="94"/>
+      <c r="G50" s="84" t="s">
         <v>76</v>
       </c>
-      <c r="H50" s="97" t="s">
+      <c r="H50" s="84" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="51" spans="1:8" ht="15.6" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C51" s="106" t="s">
+    <row r="51" spans="1:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C51" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="D51" s="112">
+      <c r="D51" s="95">
         <f>SUM(D46:D50)</f>
         <v>0</v>
       </c>
-      <c r="E51" s="103"/>
-[...17 lines deleted...]
-      <c r="A55" s="261" t="s">
+    </row>
+    <row r="52" spans="1:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A52" s="28"/>
+      <c r="B52" s="1"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="32"/>
+      <c r="E52" s="1"/>
+    </row>
+    <row r="53" spans="1:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A53" s="28"/>
+      <c r="B53" s="1"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="32"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="32"/>
+    </row>
+    <row r="55" spans="1:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="247" t="s">
         <v>128</v>
       </c>
-      <c r="B55" s="261"/>
-[...14 lines deleted...]
-      <c r="A57" s="8" t="s">
+      <c r="B55" s="247"/>
+      <c r="C55" s="247"/>
+      <c r="D55" s="247"/>
+      <c r="E55" s="247"/>
+      <c r="F55" s="247"/>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A56" s="5"/>
+      <c r="B56" s="5"/>
+      <c r="C56" s="5"/>
+      <c r="D56" s="5"/>
+      <c r="E56" s="5"/>
+      <c r="F56" s="5"/>
+    </row>
+    <row r="57" spans="1:8" ht="75" x14ac:dyDescent="0.2">
+      <c r="A57" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B57" s="8" t="s">
+      <c r="B57" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C57" s="8" t="s">
+      <c r="C57" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="D57" s="8" t="s">
+      <c r="D57" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="E57" s="268" t="s">
+      <c r="E57" s="231" t="s">
         <v>87</v>
       </c>
-      <c r="F57" s="269"/>
-[...2 lines deleted...]
-      <c r="A58" s="275" t="s">
+      <c r="F57" s="232"/>
+    </row>
+    <row r="58" spans="1:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="241" t="s">
         <v>132</v>
       </c>
-      <c r="B58" s="276"/>
-[...6 lines deleted...]
-      <c r="A59" s="275" t="s">
+      <c r="B58" s="242"/>
+      <c r="C58" s="6"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="233"/>
+      <c r="F58" s="234"/>
+    </row>
+    <row r="59" spans="1:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="241" t="s">
         <v>133</v>
       </c>
-      <c r="B59" s="276"/>
-[...6 lines deleted...]
-      <c r="A60" s="273" t="s">
+      <c r="B59" s="242"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="233"/>
+      <c r="F59" s="234"/>
+    </row>
+    <row r="60" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="237" t="s">
         <v>129</v>
       </c>
-      <c r="B60" s="274"/>
-[...6 lines deleted...]
-      <c r="A61" s="115" t="s">
+      <c r="B60" s="238"/>
+      <c r="C60" s="6"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="96"/>
+      <c r="F60" s="97"/>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A61" s="98" t="s">
         <v>68</v>
       </c>
-      <c r="B61" s="115" t="s">
+      <c r="B61" s="98" t="s">
         <v>69</v>
       </c>
-      <c r="C61" s="116">
+      <c r="C61" s="99">
         <v>10000</v>
       </c>
-      <c r="D61" s="117">
+      <c r="D61" s="100">
         <v>0.5</v>
       </c>
-      <c r="E61" s="270">
+      <c r="E61" s="233">
         <f>C61*D61</f>
         <v>5000</v>
       </c>
-      <c r="F61" s="271"/>
-[...32 lines deleted...]
-      <c r="G65" s="97" t="s">
+      <c r="F61" s="234"/>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A62" s="101"/>
+      <c r="B62" s="101"/>
+      <c r="C62" s="102"/>
+      <c r="D62" s="103"/>
+      <c r="E62" s="235"/>
+      <c r="F62" s="236"/>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A63" s="101"/>
+      <c r="B63" s="101"/>
+      <c r="C63" s="102"/>
+      <c r="D63" s="103"/>
+      <c r="E63" s="235"/>
+      <c r="F63" s="236"/>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A64" s="101"/>
+      <c r="B64" s="101"/>
+      <c r="C64" s="102"/>
+      <c r="D64" s="103"/>
+      <c r="E64" s="235"/>
+      <c r="F64" s="236"/>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A65" s="101"/>
+      <c r="B65" s="101"/>
+      <c r="C65" s="102"/>
+      <c r="D65" s="103"/>
+      <c r="E65" s="235"/>
+      <c r="F65" s="236"/>
+      <c r="G65" s="84" t="s">
         <v>76</v>
       </c>
-      <c r="H65" s="97" t="s">
+      <c r="H65" s="84" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="66" spans="1:8" s="79" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="D66" s="121" t="s">
+    <row r="66" spans="1:8" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="D66" s="104" t="s">
         <v>13</v>
       </c>
-      <c r="E66" s="267">
+      <c r="E66" s="230">
         <f>SUM(E62:F65) + E58+E59</f>
         <v>0</v>
       </c>
-      <c r="F66" s="267"/>
-[...55 lines deleted...]
-      <c r="F73" s="97"/>
+      <c r="F66" s="230"/>
+    </row>
+    <row r="67" spans="1:8" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="84"/>
+      <c r="B67" s="84"/>
+      <c r="C67" s="84"/>
+      <c r="D67" s="84"/>
+      <c r="E67" s="84"/>
+      <c r="F67" s="84"/>
+    </row>
+    <row r="68" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="84"/>
+      <c r="B68" s="84"/>
+      <c r="C68" s="84"/>
+      <c r="D68" s="84"/>
+      <c r="E68" s="84"/>
+      <c r="F68" s="84"/>
+    </row>
+    <row r="69" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="84"/>
+      <c r="B69" s="84"/>
+      <c r="C69" s="84"/>
+      <c r="D69" s="84"/>
+      <c r="E69" s="84"/>
+      <c r="F69" s="84"/>
+    </row>
+    <row r="70" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="84"/>
+      <c r="B70" s="84"/>
+      <c r="C70" s="84"/>
+      <c r="D70" s="84"/>
+      <c r="E70" s="84"/>
+      <c r="F70" s="84"/>
+    </row>
+    <row r="71" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="84"/>
+      <c r="B71" s="84"/>
+      <c r="C71" s="84"/>
+      <c r="D71" s="84"/>
+      <c r="E71" s="84"/>
+      <c r="F71" s="84"/>
+    </row>
+    <row r="72" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="84"/>
+      <c r="B72" s="84"/>
+      <c r="C72" s="84"/>
+      <c r="D72" s="84"/>
+      <c r="E72" s="84"/>
+      <c r="F72" s="84"/>
+    </row>
+    <row r="73" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="84"/>
+      <c r="B73" s="84"/>
+      <c r="C73" s="84"/>
+      <c r="D73" s="84"/>
+      <c r="E73" s="84"/>
+      <c r="F73" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="51">
     <mergeCell ref="A1:J2"/>
     <mergeCell ref="G13:J18"/>
     <mergeCell ref="G26:J31"/>
     <mergeCell ref="A26:E26"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="B19:C19"/>
-    <mergeCell ref="B18:C18"/>
-[...3 lines deleted...]
-    <mergeCell ref="D40:E40"/>
     <mergeCell ref="G32:J36"/>
     <mergeCell ref="E58:F58"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="D34:E34"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="D40:E40"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="D41:E41"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="A59:B59"/>
-    <mergeCell ref="D21:E21"/>
     <mergeCell ref="E59:F59"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="D33:E33"/>
     <mergeCell ref="A41:C41"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B32:C32"/>
+    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="A55:F55"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="A40:C40"/>
     <mergeCell ref="E66:F66"/>
     <mergeCell ref="E57:F57"/>
     <mergeCell ref="E61:F61"/>
     <mergeCell ref="E62:F62"/>
     <mergeCell ref="E63:F63"/>
     <mergeCell ref="E64:F64"/>
     <mergeCell ref="E65:F65"/>
-    <mergeCell ref="A38:F38"/>
-[...2 lines deleted...]
-    <mergeCell ref="A40:C40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C483C91-D2F4-47C6-9F8B-251CC4216F52}">
-  <dimension ref="A1:P49"/>
+  <dimension ref="A1:O49"/>
   <sheetViews>
     <sheetView topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C41" sqref="C41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15.6" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="21.21875" style="31" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="11.44140625" style="3"/>
+    <col min="1" max="1" width="21.28515625" style="28" customWidth="1"/>
+    <col min="2" max="2" width="25.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="32" customWidth="1"/>
+    <col min="5" max="5" width="16.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="17" style="32" customWidth="1"/>
+    <col min="7" max="7" width="24.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="22.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="18.28515625" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="284" t="s">
+    <row r="1" spans="1:15" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="255" t="s">
         <v>153</v>
       </c>
-      <c r="B1" s="285"/>
-[...22 lines deleted...]
-      <c r="A3" s="304" t="s">
+      <c r="B1" s="256"/>
+      <c r="C1" s="256"/>
+      <c r="D1" s="256"/>
+      <c r="E1" s="256"/>
+      <c r="F1" s="256"/>
+      <c r="G1" s="256"/>
+      <c r="H1" s="256"/>
+      <c r="I1" s="256"/>
+      <c r="J1" s="256"/>
+    </row>
+    <row r="2" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="255"/>
+      <c r="B2" s="256"/>
+      <c r="C2" s="256"/>
+      <c r="D2" s="256"/>
+      <c r="E2" s="256"/>
+      <c r="F2" s="256"/>
+      <c r="G2" s="256"/>
+      <c r="H2" s="256"/>
+      <c r="I2" s="256"/>
+      <c r="J2" s="256"/>
+    </row>
+    <row r="3" spans="1:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="275" t="s">
         <v>83</v>
       </c>
-      <c r="B3" s="305"/>
-[...6 lines deleted...]
-      <c r="A5" s="261" t="s">
+      <c r="B3" s="276"/>
+    </row>
+    <row r="4" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="32"/>
+      <c r="B4" s="32"/>
+    </row>
+    <row r="5" spans="1:15" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="247" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="261"/>
-[...19 lines deleted...]
-      <c r="A7" s="8" t="s">
+      <c r="B5" s="247"/>
+      <c r="C5" s="247"/>
+      <c r="D5" s="247"/>
+      <c r="E5" s="247"/>
+      <c r="F5" s="247"/>
+      <c r="G5" s="247"/>
+      <c r="H5" s="247"/>
+      <c r="I5" s="247"/>
+      <c r="J5" s="247"/>
+    </row>
+    <row r="6" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A6" s="9"/>
+      <c r="B6" s="9"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="16"/>
+      <c r="G6" s="9"/>
+    </row>
+    <row r="7" spans="1:15" s="10" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B7" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E7" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F7" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G7" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="H7" s="290" t="s">
+      <c r="H7" s="261" t="s">
         <v>82</v>
       </c>
-      <c r="I7" s="307"/>
-[...21 lines deleted...]
-      <c r="G9" s="126">
+      <c r="I7" s="278"/>
+      <c r="J7" s="262"/>
+    </row>
+    <row r="8" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A8" s="14"/>
+      <c r="B8" s="14"/>
+      <c r="C8" s="105"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="107"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="109"/>
+      <c r="H8" s="263"/>
+      <c r="I8" s="263"/>
+      <c r="J8" s="263"/>
+    </row>
+    <row r="9" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A9" s="14"/>
+      <c r="B9" s="14"/>
+      <c r="C9" s="105"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="110"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="109">
         <f>E9*F9</f>
         <v>0</v>
       </c>
-      <c r="H9" s="292"/>
-[...10 lines deleted...]
-      <c r="G10" s="126">
+      <c r="H9" s="263"/>
+      <c r="I9" s="263"/>
+      <c r="J9" s="263"/>
+    </row>
+    <row r="10" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A10" s="14"/>
+      <c r="B10" s="14"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="106"/>
+      <c r="E10" s="110"/>
+      <c r="F10" s="108"/>
+      <c r="G10" s="109">
         <f>E10*F10</f>
         <v>0</v>
       </c>
-      <c r="H10" s="292"/>
-[...8 lines deleted...]
-      <c r="F11" s="21" t="s">
+      <c r="H10" s="263"/>
+      <c r="I10" s="263"/>
+      <c r="J10" s="263"/>
+    </row>
+    <row r="11" spans="1:15" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="16"/>
+      <c r="F11" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="G11" s="22">
+      <c r="G11" s="19">
         <f>SUM(G8:G10)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-      <c r="A15" s="261" t="s">
+    <row r="12" spans="1:15" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24"/>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="16"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="25"/>
+    </row>
+    <row r="13" spans="1:15" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="16"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="25"/>
+    </row>
+    <row r="14" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A14" s="9"/>
+      <c r="B14" s="9"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="112"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="113"/>
+      <c r="G14" s="114"/>
+      <c r="H14" s="114"/>
+      <c r="I14" s="111"/>
+    </row>
+    <row r="15" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="247" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="261"/>
-[...7 lines deleted...]
-      <c r="K15" s="306" t="s">
+      <c r="B15" s="247"/>
+      <c r="C15" s="247"/>
+      <c r="D15" s="247"/>
+      <c r="E15" s="247"/>
+      <c r="F15" s="247"/>
+      <c r="G15" s="247"/>
+      <c r="H15" s="247"/>
+      <c r="I15" s="247"/>
+      <c r="K15" s="277" t="s">
         <v>166</v>
       </c>
-      <c r="L15" s="306"/>
-[...18 lines deleted...]
-      <c r="A17" s="133" t="s">
+      <c r="L15" s="277"/>
+      <c r="M15" s="277"/>
+      <c r="N15" s="277"/>
+      <c r="O15" s="277"/>
+    </row>
+    <row r="16" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A16" s="9"/>
+      <c r="B16" s="9"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="9"/>
+      <c r="K16" s="258"/>
+      <c r="L16" s="258"/>
+      <c r="M16" s="258"/>
+      <c r="N16" s="258"/>
+      <c r="O16" s="258"/>
+    </row>
+    <row r="17" spans="1:15" s="10" customFormat="1" ht="67.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="115" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="8" t="s">
+      <c r="B17" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="8" t="s">
+      <c r="C17" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="8" t="s">
+      <c r="D17" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="E17" s="8" t="s">
+      <c r="E17" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="F17" s="8" t="s">
+      <c r="F17" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="G17" s="8" t="s">
+      <c r="G17" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="H17" s="8" t="s">
+      <c r="H17" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="I17" s="8" t="s">
+      <c r="I17" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="K17" s="287"/>
-[...6 lines deleted...]
-      <c r="A18" s="302" t="s">
+      <c r="K17" s="258"/>
+      <c r="L17" s="258"/>
+      <c r="M17" s="258"/>
+      <c r="N17" s="258"/>
+      <c r="O17" s="258"/>
+    </row>
+    <row r="18" spans="1:15" s="10" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="273" t="s">
         <v>91</v>
       </c>
-      <c r="B18" s="303"/>
-[...14 lines deleted...]
-      <c r="A19" s="136" t="s">
+      <c r="B18" s="274"/>
+      <c r="C18" s="274"/>
+      <c r="D18" s="274"/>
+      <c r="E18" s="274"/>
+      <c r="F18" s="274"/>
+      <c r="G18" s="116"/>
+      <c r="H18" s="116"/>
+      <c r="I18" s="116"/>
+      <c r="K18" s="258"/>
+      <c r="L18" s="258"/>
+      <c r="M18" s="258"/>
+      <c r="N18" s="258"/>
+      <c r="O18" s="258"/>
+    </row>
+    <row r="19" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A19" s="117" t="s">
         <v>68</v>
       </c>
-      <c r="B19" s="136" t="s">
+      <c r="B19" s="117" t="s">
         <v>66</v>
       </c>
-      <c r="C19" s="136" t="s">
+      <c r="C19" s="117" t="s">
         <v>65</v>
       </c>
-      <c r="D19" s="136" t="s">
+      <c r="D19" s="117" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="124">
+      <c r="E19" s="107">
         <v>10000</v>
       </c>
-      <c r="F19" s="137">
+      <c r="F19" s="118">
         <v>0.5</v>
       </c>
-      <c r="G19" s="138">
+      <c r="G19" s="117">
         <v>36</v>
       </c>
-      <c r="H19" s="138">
+      <c r="H19" s="117">
         <v>20</v>
       </c>
-      <c r="I19" s="139">
+      <c r="I19" s="119">
         <f>ROUND((E19*F19)*(H19/G19),2)</f>
         <v>2777.78</v>
       </c>
-      <c r="K19" s="287"/>
-[...6 lines deleted...]
-      <c r="A20" s="136" t="s">
+      <c r="K19" s="258"/>
+      <c r="L19" s="258"/>
+      <c r="M19" s="258"/>
+      <c r="N19" s="258"/>
+      <c r="O19" s="258"/>
+    </row>
+    <row r="20" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A20" s="117" t="s">
         <v>68</v>
       </c>
-      <c r="B20" s="140"/>
-[...4 lines deleted...]
-      <c r="G20" s="143">
+      <c r="B20" s="120"/>
+      <c r="C20" s="120"/>
+      <c r="D20" s="120"/>
+      <c r="E20" s="121"/>
+      <c r="F20" s="122"/>
+      <c r="G20" s="120">
         <v>36</v>
       </c>
-      <c r="H20" s="143"/>
-      <c r="I20" s="144">
+      <c r="H20" s="120"/>
+      <c r="I20" s="123">
         <f>ROUND((E20*F20)*(H20/G20),2)</f>
         <v>0</v>
       </c>
-      <c r="K20" s="287"/>
-[...6 lines deleted...]
-      <c r="A21" s="136" t="s">
+      <c r="K20" s="258"/>
+      <c r="L20" s="258"/>
+      <c r="M20" s="258"/>
+      <c r="N20" s="258"/>
+      <c r="O20" s="258"/>
+    </row>
+    <row r="21" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A21" s="117" t="s">
         <v>68</v>
       </c>
-      <c r="B21" s="140"/>
-[...4 lines deleted...]
-      <c r="G21" s="143">
+      <c r="B21" s="120"/>
+      <c r="C21" s="120"/>
+      <c r="D21" s="120"/>
+      <c r="E21" s="121"/>
+      <c r="F21" s="122"/>
+      <c r="G21" s="120">
         <v>36</v>
       </c>
-      <c r="H21" s="143"/>
-      <c r="I21" s="144">
+      <c r="H21" s="120"/>
+      <c r="I21" s="123">
         <f>ROUND((E21*F21)*(H21/G21),2)</f>
         <v>0</v>
       </c>
-      <c r="K21" s="287"/>
-[...6 lines deleted...]
-      <c r="A22" s="303" t="s">
+      <c r="K21" s="258"/>
+      <c r="L21" s="258"/>
+      <c r="M21" s="258"/>
+      <c r="N21" s="258"/>
+      <c r="O21" s="258"/>
+    </row>
+    <row r="22" spans="1:15" s="10" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="274" t="s">
         <v>92</v>
       </c>
-      <c r="B22" s="303"/>
-[...16 lines deleted...]
-      <c r="G23" s="149">
+      <c r="B22" s="274"/>
+      <c r="C22" s="124"/>
+      <c r="D22" s="124"/>
+      <c r="E22" s="124"/>
+      <c r="F22" s="124"/>
+      <c r="G22" s="124"/>
+      <c r="H22" s="124"/>
+      <c r="I22" s="125"/>
+    </row>
+    <row r="23" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A23" s="14"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="126"/>
+      <c r="D23" s="106"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="127"/>
+      <c r="G23" s="11">
         <v>60</v>
       </c>
-      <c r="H23" s="150"/>
-      <c r="I23" s="144">
+      <c r="H23" s="128"/>
+      <c r="I23" s="123">
         <f>ROUND((E23*F23)*(H23/G23),2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G24" s="149">
+    <row r="24" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A24" s="14"/>
+      <c r="B24" s="14"/>
+      <c r="C24" s="126"/>
+      <c r="D24" s="106"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="127"/>
+      <c r="G24" s="11">
         <v>60</v>
       </c>
-      <c r="H24" s="150"/>
-      <c r="I24" s="144">
+      <c r="H24" s="128"/>
+      <c r="I24" s="123">
         <f>ROUND((E24*F24)*(H24/G24),2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G25" s="149">
+    <row r="25" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A25" s="14"/>
+      <c r="B25" s="14"/>
+      <c r="C25" s="126"/>
+      <c r="D25" s="106"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="127"/>
+      <c r="G25" s="11">
         <v>60</v>
       </c>
-      <c r="H25" s="150"/>
-      <c r="I25" s="144">
+      <c r="H25" s="128"/>
+      <c r="I25" s="123">
         <f>ROUND((E25*F25)*(H25/G25),2)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="79" t="s">
+      <c r="M25" s="5" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="26" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G26" s="149">
+    <row r="26" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A26" s="14"/>
+      <c r="B26" s="14"/>
+      <c r="C26" s="126"/>
+      <c r="D26" s="106"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="127"/>
+      <c r="G26" s="11">
         <v>60</v>
       </c>
-      <c r="H26" s="150"/>
-      <c r="I26" s="144">
+      <c r="H26" s="128"/>
+      <c r="I26" s="123">
         <f>ROUND((E26*F26)*(H26/G26),2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="H27" s="121" t="s">
+    <row r="27" spans="1:15" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="24"/>
+      <c r="B27" s="9"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="9"/>
+      <c r="H27" s="104" t="s">
         <v>13</v>
       </c>
-      <c r="I27" s="151">
+      <c r="I27" s="129">
         <f>SUM(I20:I26)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="A31" s="261" t="s">
+    <row r="28" spans="1:15" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="24"/>
+      <c r="B28" s="9"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="9"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="130"/>
+    </row>
+    <row r="29" spans="1:15" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="24"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="9"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="130"/>
+    </row>
+    <row r="31" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="247" t="s">
         <v>94</v>
       </c>
-      <c r="B31" s="261"/>
-[...6 lines deleted...]
-      <c r="K31" s="293" t="s">
+      <c r="B31" s="247"/>
+      <c r="C31" s="247"/>
+      <c r="D31" s="247"/>
+      <c r="E31" s="247"/>
+      <c r="F31" s="247"/>
+      <c r="G31" s="247"/>
+      <c r="H31" s="247"/>
+      <c r="K31" s="264" t="s">
         <v>167</v>
       </c>
-      <c r="L31" s="294"/>
-[...13 lines deleted...]
-      <c r="A33" s="133" t="s">
+      <c r="L31" s="265"/>
+      <c r="M31" s="265"/>
+      <c r="N31" s="265"/>
+      <c r="O31" s="266"/>
+    </row>
+    <row r="32" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="K32" s="267"/>
+      <c r="L32" s="268"/>
+      <c r="M32" s="268"/>
+      <c r="N32" s="268"/>
+      <c r="O32" s="269"/>
+    </row>
+    <row r="33" spans="1:15" s="10" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A33" s="115" t="s">
         <v>23</v>
       </c>
-      <c r="B33" s="8" t="s">
+      <c r="B33" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C33" s="8" t="s">
+      <c r="C33" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="D33" s="8" t="s">
+      <c r="D33" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="E33" s="8" t="s">
+      <c r="E33" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="F33" s="8" t="s">
+      <c r="F33" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="G33" s="8" t="s">
+      <c r="G33" s="6" t="s">
         <v>151</v>
       </c>
-      <c r="H33" s="153" t="s">
+      <c r="H33" s="131" t="s">
         <v>95</v>
       </c>
-      <c r="J33" s="7"/>
-[...7 lines deleted...]
-      <c r="A34" s="154" t="s">
+      <c r="J33" s="5"/>
+      <c r="K33" s="270"/>
+      <c r="L33" s="271"/>
+      <c r="M33" s="271"/>
+      <c r="N33" s="271"/>
+      <c r="O33" s="272"/>
+    </row>
+    <row r="34" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A34" s="132" t="s">
         <v>68</v>
       </c>
-      <c r="B34" s="154" t="s">
+      <c r="B34" s="132" t="s">
         <v>148</v>
       </c>
-      <c r="C34" s="155" t="s">
+      <c r="C34" s="133" t="s">
         <v>65</v>
       </c>
-      <c r="D34" s="156">
+      <c r="D34" s="134">
         <v>60</v>
       </c>
-      <c r="E34" s="124">
+      <c r="E34" s="107">
         <v>50000</v>
       </c>
-      <c r="F34" s="157">
+      <c r="F34" s="135">
         <v>0.5</v>
       </c>
-      <c r="G34" s="136">
+      <c r="G34" s="117">
         <v>36</v>
       </c>
-      <c r="H34" s="158">
+      <c r="H34" s="136">
         <f>((+E34/D34)*F34)*G34</f>
         <v>15000</v>
       </c>
-      <c r="J34" s="30"/>
-[...15 lines deleted...]
-      <c r="H35" s="162" t="str">
+      <c r="J34" s="27"/>
+      <c r="K34" s="27"/>
+      <c r="L34" s="27"/>
+      <c r="M34" s="27"/>
+      <c r="N34" s="27"/>
+    </row>
+    <row r="35" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A35" s="101"/>
+      <c r="B35" s="101"/>
+      <c r="C35" s="101"/>
+      <c r="D35" s="137"/>
+      <c r="E35" s="110"/>
+      <c r="F35" s="103"/>
+      <c r="G35" s="138"/>
+      <c r="H35" s="139" t="str">
         <f>IFERROR(((+E35/D35)*F35)*G35,"-")</f>
         <v>-</v>
       </c>
-      <c r="J35" s="159"/>
-[...15 lines deleted...]
-      <c r="H36" s="162" t="str">
+    </row>
+    <row r="36" spans="1:15" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A36" s="101"/>
+      <c r="B36" s="101"/>
+      <c r="C36" s="101"/>
+      <c r="D36" s="137"/>
+      <c r="E36" s="110"/>
+      <c r="F36" s="103"/>
+      <c r="G36" s="138"/>
+      <c r="H36" s="139" t="str">
         <f>IFERROR(((+E36/D36)*F36)*G36,"-")</f>
         <v>-</v>
       </c>
-      <c r="J36" s="159"/>
-[...7 lines deleted...]
-    <row r="37" spans="1:16" s="79" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="37" spans="1:15" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
-      <c r="E37" s="163"/>
-[...1 lines deleted...]
-      <c r="G37" s="121" t="s">
+      <c r="E37" s="140"/>
+      <c r="F37" s="140"/>
+      <c r="G37" s="104" t="s">
         <v>13</v>
       </c>
-      <c r="H37" s="162">
+      <c r="H37" s="139">
         <f>IFERROR(SUM(H35:H36),"-")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-    <row r="49" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="D38" s="1"/>
+      <c r="H38" s="32"/>
+    </row>
+    <row r="39" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="F39" s="1"/>
+      <c r="G39" s="32"/>
+    </row>
+    <row r="48" spans="1:15" ht="15" x14ac:dyDescent="0.2">
+      <c r="A48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="F48" s="1"/>
+    </row>
+    <row r="49" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="H9:J9"/>
     <mergeCell ref="H10:J10"/>
     <mergeCell ref="A1:J2"/>
     <mergeCell ref="K31:O33"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:J5"/>
     <mergeCell ref="A15:I15"/>
     <mergeCell ref="K15:O21"/>
     <mergeCell ref="A31:H31"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="H8:J8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51181102362204722" bottom="0.55118110236220474" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="H35" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52CBD436-D21B-4009-B3A0-4892F6727BBF}">
   <sheetPr codeName="Feuil2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S80"/>
   <sheetViews>
     <sheetView topLeftCell="A54" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A62" sqref="A62:F62"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="21.77734375" style="3" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="10.77734375" style="3"/>
+    <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="53.5703125" style="28" customWidth="1"/>
+    <col min="3" max="3" width="30.28515625" style="29" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.28515625" style="29" customWidth="1"/>
+    <col min="5" max="5" width="20.28515625" style="29" customWidth="1"/>
+    <col min="6" max="6" width="20.28515625" style="30" customWidth="1"/>
+    <col min="7" max="7" width="14.7109375" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="320" t="s">
+    <row r="1" spans="1:19" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="283" t="s">
         <v>153</v>
       </c>
-      <c r="B1" s="321"/>
-[...11 lines deleted...]
-      <c r="A2" s="308" t="s">
+      <c r="B1" s="284"/>
+      <c r="C1" s="284"/>
+      <c r="D1" s="284"/>
+      <c r="E1" s="284"/>
+      <c r="F1" s="284"/>
+      <c r="G1" s="284"/>
+      <c r="H1" s="284"/>
+      <c r="I1" s="284"/>
+      <c r="J1" s="284"/>
+      <c r="K1" s="285"/>
+    </row>
+    <row r="2" spans="1:19" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="288" t="s">
         <v>98</v>
       </c>
-      <c r="B2" s="309"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:19" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="289"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
-      <c r="O3" s="3"/>
-[...6 lines deleted...]
-      <c r="A4" s="261" t="s">
+    </row>
+    <row r="4" spans="1:19" s="5" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="247" t="s">
         <v>134</v>
       </c>
-      <c r="B4" s="261"/>
-[...6 lines deleted...]
-      <c r="I4" s="213" t="s">
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
+      <c r="D4" s="247"/>
+      <c r="E4" s="247"/>
+      <c r="F4" s="247"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="185" t="s">
         <v>154</v>
       </c>
-      <c r="J4" s="214"/>
-[...10 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="J4" s="186"/>
+      <c r="K4" s="186"/>
+      <c r="L4" s="186"/>
+      <c r="M4" s="187"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+    </row>
+    <row r="5" spans="1:19" s="10" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="317" t="s">
+      <c r="B5" s="280" t="s">
         <v>137</v>
       </c>
-      <c r="C5" s="317"/>
-      <c r="D5" s="9" t="s">
+      <c r="C5" s="280"/>
+      <c r="D5" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="E5" s="9" t="s">
+      <c r="E5" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="F5" s="10" t="s">
+      <c r="F5" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="10" t="s">
+      <c r="G5" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="H5" s="11"/>
-[...78 lines deleted...]
-      <c r="E10" s="21" t="s">
+      <c r="H5" s="9"/>
+      <c r="I5" s="188"/>
+      <c r="J5" s="189"/>
+      <c r="K5" s="189"/>
+      <c r="L5" s="189"/>
+      <c r="M5" s="190"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+    </row>
+    <row r="6" spans="1:19" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A6" s="11"/>
+      <c r="B6" s="281"/>
+      <c r="C6" s="281"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="191"/>
+      <c r="J6" s="192"/>
+      <c r="K6" s="192"/>
+      <c r="L6" s="192"/>
+      <c r="M6" s="193"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+    </row>
+    <row r="7" spans="1:19" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A7" s="11"/>
+      <c r="B7" s="281"/>
+      <c r="C7" s="281"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="M7" s="15"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+    </row>
+    <row r="8" spans="1:19" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A8" s="11"/>
+      <c r="B8" s="281"/>
+      <c r="C8" s="281"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="14"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="M8" s="15"/>
+      <c r="O8" s="1"/>
+    </row>
+    <row r="9" spans="1:19" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A9" s="11"/>
+      <c r="B9" s="281"/>
+      <c r="C9" s="281"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="M9" s="15"/>
+      <c r="O9" s="1"/>
+    </row>
+    <row r="10" spans="1:19" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="16"/>
+      <c r="B10" s="17"/>
+      <c r="D10" s="17"/>
+      <c r="E10" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="F10" s="22">
+      <c r="F10" s="19">
         <f>SUM(F6:F9)</f>
         <v>0</v>
       </c>
-      <c r="G10" s="11"/>
-[...42 lines deleted...]
-      <c r="A14" s="261" t="s">
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="M10" s="15"/>
+      <c r="O10" s="1"/>
+    </row>
+    <row r="11" spans="1:19" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A11" s="16"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="L11" s="15"/>
+      <c r="O11" s="1"/>
+    </row>
+    <row r="12" spans="1:19" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A12" s="16"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="L12" s="15"/>
+      <c r="O12" s="1"/>
+    </row>
+    <row r="13" spans="1:19" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A13" s="16"/>
+      <c r="B13" s="17"/>
+      <c r="C13" s="17"/>
+      <c r="D13" s="17"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="L13" s="15"/>
+      <c r="O13" s="1"/>
+    </row>
+    <row r="14" spans="1:19" s="10" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="247" t="s">
         <v>101</v>
       </c>
-      <c r="B14" s="261"/>
-[...10 lines deleted...]
-      <c r="A15" s="8" t="s">
+      <c r="B14" s="247"/>
+      <c r="C14" s="247"/>
+      <c r="D14" s="247"/>
+      <c r="E14" s="247"/>
+      <c r="F14" s="247"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="9"/>
+      <c r="L14" s="15"/>
+      <c r="O14" s="1"/>
+    </row>
+    <row r="15" spans="1:19" s="10" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="317" t="s">
+      <c r="B15" s="280" t="s">
         <v>73</v>
       </c>
-      <c r="C15" s="317"/>
-      <c r="D15" s="9" t="s">
+      <c r="C15" s="280"/>
+      <c r="D15" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="E15" s="9" t="s">
+      <c r="E15" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="F15" s="10" t="s">
+      <c r="F15" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="G15" s="10" t="s">
+      <c r="G15" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="H15" s="11"/>
-[...51 lines deleted...]
-      <c r="E20" s="21" t="s">
+      <c r="H15" s="9"/>
+      <c r="L15" s="15"/>
+      <c r="O15" s="1"/>
+    </row>
+    <row r="16" spans="1:19" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A16" s="11"/>
+      <c r="B16" s="281"/>
+      <c r="C16" s="281"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="9"/>
+      <c r="L16" s="15"/>
+    </row>
+    <row r="17" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A17" s="11"/>
+      <c r="B17" s="281"/>
+      <c r="C17" s="281"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="9"/>
+      <c r="L17" s="15"/>
+    </row>
+    <row r="18" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A18" s="11"/>
+      <c r="B18" s="281"/>
+      <c r="C18" s="281"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="9"/>
+      <c r="L18" s="15"/>
+    </row>
+    <row r="19" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A19" s="11"/>
+      <c r="B19" s="281"/>
+      <c r="C19" s="281"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="9"/>
+      <c r="L19" s="15"/>
+    </row>
+    <row r="20" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16"/>
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="E20" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="F20" s="22">
+      <c r="F20" s="19">
         <f>SUM(F16:F19)</f>
         <v>0</v>
       </c>
-      <c r="G20" s="11"/>
-[...37 lines deleted...]
-      <c r="A24" s="261" t="s">
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="L20" s="15"/>
+    </row>
+    <row r="21" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A21" s="16"/>
+      <c r="B21" s="17"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="17"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="L21" s="15"/>
+    </row>
+    <row r="22" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="9"/>
+      <c r="L22" s="15"/>
+    </row>
+    <row r="23" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A23" s="16"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="9"/>
+      <c r="L23" s="15"/>
+    </row>
+    <row r="24" spans="1:16" s="10" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="247" t="s">
         <v>152</v>
       </c>
-      <c r="B24" s="261"/>
-[...6 lines deleted...]
-      <c r="I24" s="311" t="s">
+      <c r="B24" s="247"/>
+      <c r="C24" s="247"/>
+      <c r="D24" s="247"/>
+      <c r="E24" s="247"/>
+      <c r="F24" s="247"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="9"/>
+      <c r="I24" s="290" t="s">
         <v>174</v>
       </c>
-      <c r="J24" s="306"/>
-[...8 lines deleted...]
-      <c r="A25" s="8" t="s">
+      <c r="J24" s="277"/>
+      <c r="K24" s="277"/>
+      <c r="L24" s="277"/>
+      <c r="M24" s="277"/>
+      <c r="N24" s="277"/>
+      <c r="O24" s="277"/>
+      <c r="P24" s="291"/>
+    </row>
+    <row r="25" spans="1:16" s="10" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A25" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="9" t="s">
+      <c r="B25" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="C25" s="9" t="s">
+      <c r="C25" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="D25" s="9" t="s">
+      <c r="D25" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="E25" s="9" t="s">
+      <c r="E25" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="F25" s="10" t="s">
+      <c r="F25" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="G25" s="8" t="s">
+      <c r="G25" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="H25" s="11"/>
-[...86 lines deleted...]
-      <c r="E30" s="21" t="s">
+      <c r="H25" s="9"/>
+      <c r="I25" s="257"/>
+      <c r="J25" s="258"/>
+      <c r="K25" s="258"/>
+      <c r="L25" s="258"/>
+      <c r="M25" s="258"/>
+      <c r="N25" s="258"/>
+      <c r="O25" s="258"/>
+      <c r="P25" s="292"/>
+    </row>
+    <row r="26" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A26" s="11"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="257"/>
+      <c r="J26" s="258"/>
+      <c r="K26" s="258"/>
+      <c r="L26" s="258"/>
+      <c r="M26" s="258"/>
+      <c r="N26" s="258"/>
+      <c r="O26" s="258"/>
+      <c r="P26" s="292"/>
+    </row>
+    <row r="27" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A27" s="11"/>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="14"/>
+      <c r="H27" s="9"/>
+      <c r="I27" s="257"/>
+      <c r="J27" s="258"/>
+      <c r="K27" s="258"/>
+      <c r="L27" s="258"/>
+      <c r="M27" s="258"/>
+      <c r="N27" s="258"/>
+      <c r="O27" s="258"/>
+      <c r="P27" s="292"/>
+    </row>
+    <row r="28" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A28" s="11"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="9"/>
+      <c r="I28" s="257"/>
+      <c r="J28" s="258"/>
+      <c r="K28" s="258"/>
+      <c r="L28" s="258"/>
+      <c r="M28" s="258"/>
+      <c r="N28" s="258"/>
+      <c r="O28" s="258"/>
+      <c r="P28" s="292"/>
+    </row>
+    <row r="29" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A29" s="11"/>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="257"/>
+      <c r="J29" s="258"/>
+      <c r="K29" s="258"/>
+      <c r="L29" s="258"/>
+      <c r="M29" s="258"/>
+      <c r="N29" s="258"/>
+      <c r="O29" s="258"/>
+      <c r="P29" s="292"/>
+    </row>
+    <row r="30" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="16"/>
+      <c r="B30" s="17"/>
+      <c r="C30" s="17"/>
+      <c r="D30" s="17"/>
+      <c r="E30" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="F30" s="25">
+      <c r="F30" s="22">
         <f>SUM(F26:F29)</f>
         <v>0</v>
       </c>
-      <c r="G30" s="11"/>
-[...65 lines deleted...]
-      <c r="A34" s="261" t="s">
+      <c r="G30" s="9"/>
+      <c r="H30" s="9"/>
+      <c r="I30" s="257"/>
+      <c r="J30" s="258"/>
+      <c r="K30" s="258"/>
+      <c r="L30" s="258"/>
+      <c r="M30" s="258"/>
+      <c r="N30" s="258"/>
+      <c r="O30" s="258"/>
+      <c r="P30" s="292"/>
+    </row>
+    <row r="31" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A31" s="16"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="257"/>
+      <c r="J31" s="258"/>
+      <c r="K31" s="258"/>
+      <c r="L31" s="258"/>
+      <c r="M31" s="258"/>
+      <c r="N31" s="258"/>
+      <c r="O31" s="258"/>
+      <c r="P31" s="292"/>
+    </row>
+    <row r="32" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A32" s="16"/>
+      <c r="B32" s="17"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="17"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="257"/>
+      <c r="J32" s="258"/>
+      <c r="K32" s="258"/>
+      <c r="L32" s="258"/>
+      <c r="M32" s="258"/>
+      <c r="N32" s="258"/>
+      <c r="O32" s="258"/>
+      <c r="P32" s="292"/>
+    </row>
+    <row r="33" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A33" s="16"/>
+      <c r="B33" s="17"/>
+      <c r="C33" s="17"/>
+      <c r="D33" s="17"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="9"/>
+      <c r="I33" s="257"/>
+      <c r="J33" s="258"/>
+      <c r="K33" s="258"/>
+      <c r="L33" s="258"/>
+      <c r="M33" s="258"/>
+      <c r="N33" s="258"/>
+      <c r="O33" s="258"/>
+      <c r="P33" s="292"/>
+    </row>
+    <row r="34" spans="1:16" s="10" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="247" t="s">
         <v>54</v>
       </c>
-      <c r="B34" s="261"/>
-[...16 lines deleted...]
-      <c r="A35" s="310" t="s">
+      <c r="B34" s="247"/>
+      <c r="C34" s="247"/>
+      <c r="D34" s="247"/>
+      <c r="E34" s="247"/>
+      <c r="F34" s="247"/>
+      <c r="G34" s="21"/>
+      <c r="H34" s="9"/>
+      <c r="I34" s="293"/>
+      <c r="J34" s="294"/>
+      <c r="K34" s="294"/>
+      <c r="L34" s="294"/>
+      <c r="M34" s="294"/>
+      <c r="N34" s="294"/>
+      <c r="O34" s="294"/>
+      <c r="P34" s="295"/>
+    </row>
+    <row r="35" spans="1:16" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="279" t="s">
         <v>102</v>
       </c>
-      <c r="B35" s="310"/>
-[...9 lines deleted...]
-      <c r="A36" s="8" t="s">
+      <c r="B35" s="279"/>
+      <c r="C35" s="23"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="9"/>
+      <c r="L35" s="15"/>
+    </row>
+    <row r="36" spans="1:16" s="10" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A36" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="B36" s="9" t="s">
+      <c r="B36" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C36" s="9" t="s">
+      <c r="C36" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="D36" s="8" t="s">
+      <c r="D36" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="E36" s="9" t="s">
+      <c r="E36" s="7" t="s">
         <v>108</v>
       </c>
-      <c r="F36" s="10" t="s">
+      <c r="F36" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="G36" s="8" t="s">
+      <c r="G36" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="H36" s="11"/>
-[...46 lines deleted...]
-      <c r="E41" s="21" t="s">
+      <c r="H36" s="9"/>
+    </row>
+    <row r="37" spans="1:16" s="10" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="11"/>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="14"/>
+      <c r="H37" s="9"/>
+    </row>
+    <row r="38" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A38" s="11"/>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="13"/>
+      <c r="G38" s="14"/>
+      <c r="H38" s="9"/>
+    </row>
+    <row r="39" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A39" s="11"/>
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="9"/>
+    </row>
+    <row r="40" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A40" s="11"/>
+      <c r="B40" s="12"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="9"/>
+    </row>
+    <row r="41" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="16"/>
+      <c r="B41" s="17"/>
+      <c r="C41" s="17"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="F41" s="25">
+      <c r="F41" s="22">
         <f>SUM(F37:F40)</f>
         <v>0</v>
       </c>
-      <c r="G41" s="11"/>
-[...23 lines deleted...]
-      <c r="A44" s="310" t="s">
+      <c r="G41" s="9"/>
+      <c r="H41" s="9"/>
+    </row>
+    <row r="42" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="16"/>
+      <c r="B42" s="17"/>
+      <c r="C42" s="17"/>
+      <c r="D42" s="17"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="9"/>
+      <c r="H42" s="9"/>
+    </row>
+    <row r="43" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="26"/>
+      <c r="B43" s="26"/>
+      <c r="C43" s="26"/>
+      <c r="D43" s="26"/>
+      <c r="E43" s="26"/>
+      <c r="F43" s="26"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9"/>
+    </row>
+    <row r="44" spans="1:16" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="279" t="s">
         <v>112</v>
       </c>
-      <c r="B44" s="310"/>
-[...9 lines deleted...]
-      <c r="A45" s="8" t="s">
+      <c r="B44" s="279"/>
+      <c r="C44" s="23"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="L44" s="15"/>
+    </row>
+    <row r="45" spans="1:16" s="10" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A45" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="B45" s="9" t="s">
+      <c r="B45" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C45" s="9" t="s">
+      <c r="C45" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="D45" s="8" t="s">
+      <c r="D45" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="E45" s="9" t="s">
+      <c r="E45" s="7" t="s">
         <v>109</v>
       </c>
-      <c r="F45" s="10" t="s">
+      <c r="F45" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="G45" s="8" t="s">
+      <c r="G45" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="H45" s="11"/>
-[...12 lines deleted...]
-      <c r="I46" s="213" t="s">
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+      <c r="M45" s="15"/>
+    </row>
+    <row r="46" spans="1:16" s="10" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="11"/>
+      <c r="B46" s="12"/>
+      <c r="C46" s="12"/>
+      <c r="D46" s="12"/>
+      <c r="E46" s="12"/>
+      <c r="F46" s="13"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="9"/>
+      <c r="I46" s="185" t="s">
         <v>155</v>
       </c>
-      <c r="J46" s="214"/>
-[...58 lines deleted...]
-      <c r="E50" s="21" t="s">
+      <c r="J46" s="186"/>
+      <c r="K46" s="186"/>
+      <c r="L46" s="187"/>
+      <c r="M46" s="27"/>
+      <c r="N46" s="27"/>
+    </row>
+    <row r="47" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A47" s="11"/>
+      <c r="B47" s="12"/>
+      <c r="C47" s="12"/>
+      <c r="D47" s="12"/>
+      <c r="E47" s="12"/>
+      <c r="F47" s="13"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="188"/>
+      <c r="J47" s="189"/>
+      <c r="K47" s="189"/>
+      <c r="L47" s="190"/>
+      <c r="M47" s="27"/>
+      <c r="N47" s="27"/>
+    </row>
+    <row r="48" spans="1:16" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A48" s="11"/>
+      <c r="B48" s="12"/>
+      <c r="C48" s="12"/>
+      <c r="D48" s="12"/>
+      <c r="E48" s="12"/>
+      <c r="F48" s="13"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="9"/>
+      <c r="I48" s="191"/>
+      <c r="J48" s="192"/>
+      <c r="K48" s="192"/>
+      <c r="L48" s="193"/>
+      <c r="M48" s="27"/>
+      <c r="N48" s="27"/>
+    </row>
+    <row r="49" spans="1:14" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A49" s="11"/>
+      <c r="B49" s="12"/>
+      <c r="C49" s="12"/>
+      <c r="D49" s="12"/>
+      <c r="E49" s="12"/>
+      <c r="F49" s="13"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="9"/>
+      <c r="I49" s="27"/>
+      <c r="J49" s="27"/>
+      <c r="K49" s="27"/>
+      <c r="L49" s="27"/>
+      <c r="M49" s="27"/>
+      <c r="N49" s="27"/>
+    </row>
+    <row r="50" spans="1:14" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="16"/>
+      <c r="B50" s="17"/>
+      <c r="C50" s="17"/>
+      <c r="D50" s="17"/>
+      <c r="E50" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="F50" s="25">
+      <c r="F50" s="22">
         <f>SUM(F46:F49)</f>
         <v>0</v>
       </c>
-      <c r="G50" s="11"/>
-[...35 lines deleted...]
-      <c r="A53" s="310" t="s">
+      <c r="G50" s="9"/>
+      <c r="H50" s="9"/>
+      <c r="I50" s="27"/>
+      <c r="J50" s="27"/>
+      <c r="K50" s="27"/>
+      <c r="L50" s="27"/>
+      <c r="M50" s="27"/>
+      <c r="N50" s="27"/>
+    </row>
+    <row r="51" spans="1:14" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="16"/>
+      <c r="B51" s="17"/>
+      <c r="C51" s="17"/>
+      <c r="D51" s="17"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="25"/>
+      <c r="G51" s="9"/>
+      <c r="H51" s="9"/>
+      <c r="I51" s="27"/>
+      <c r="J51" s="27"/>
+      <c r="K51" s="27"/>
+      <c r="L51" s="27"/>
+      <c r="M51" s="27"/>
+      <c r="N51" s="27"/>
+    </row>
+    <row r="52" spans="1:14" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="26"/>
+      <c r="B52" s="26"/>
+      <c r="C52" s="26"/>
+      <c r="D52" s="26"/>
+      <c r="E52" s="26"/>
+      <c r="F52" s="26"/>
+      <c r="G52" s="9"/>
+      <c r="H52" s="9"/>
+    </row>
+    <row r="53" spans="1:14" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="279" t="s">
         <v>113</v>
       </c>
-      <c r="B53" s="310"/>
-[...9 lines deleted...]
-      <c r="A54" s="8" t="s">
+      <c r="B53" s="279"/>
+      <c r="C53" s="23"/>
+      <c r="D53" s="23"/>
+      <c r="E53" s="23"/>
+      <c r="F53" s="23"/>
+      <c r="G53" s="9"/>
+      <c r="H53" s="9"/>
+      <c r="L53" s="15"/>
+    </row>
+    <row r="54" spans="1:14" s="10" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A54" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="B54" s="9" t="s">
+      <c r="B54" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C54" s="9" t="s">
+      <c r="C54" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="D54" s="8" t="s">
+      <c r="D54" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="E54" s="9" t="s">
+      <c r="E54" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="F54" s="10" t="s">
+      <c r="F54" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="G54" s="8" t="s">
+      <c r="G54" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="H54" s="11"/>
-      <c r="I54" s="323" t="s">
+      <c r="H54" s="9"/>
+      <c r="I54" s="286" t="s">
         <v>156</v>
       </c>
-      <c r="J54" s="323"/>
-[...73 lines deleted...]
-      <c r="E59" s="21" t="s">
+      <c r="J54" s="286"/>
+      <c r="K54" s="286"/>
+      <c r="L54" s="286"/>
+      <c r="M54" s="15"/>
+    </row>
+    <row r="55" spans="1:14" s="10" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="11"/>
+      <c r="B55" s="12"/>
+      <c r="C55" s="12"/>
+      <c r="D55" s="12"/>
+      <c r="E55" s="12"/>
+      <c r="F55" s="13"/>
+      <c r="G55" s="14"/>
+      <c r="H55" s="9"/>
+      <c r="I55" s="286"/>
+      <c r="J55" s="286"/>
+      <c r="K55" s="286"/>
+      <c r="L55" s="286"/>
+      <c r="M55" s="27"/>
+      <c r="N55" s="27"/>
+    </row>
+    <row r="56" spans="1:14" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A56" s="11"/>
+      <c r="B56" s="12"/>
+      <c r="C56" s="12"/>
+      <c r="D56" s="12"/>
+      <c r="E56" s="12"/>
+      <c r="F56" s="13"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="9"/>
+      <c r="I56" s="286"/>
+      <c r="J56" s="286"/>
+      <c r="K56" s="286"/>
+      <c r="L56" s="286"/>
+      <c r="M56" s="27"/>
+      <c r="N56" s="27"/>
+    </row>
+    <row r="57" spans="1:14" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A57" s="11"/>
+      <c r="B57" s="12"/>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="13"/>
+      <c r="G57" s="14"/>
+      <c r="H57" s="9"/>
+      <c r="I57" s="286"/>
+      <c r="J57" s="286"/>
+      <c r="K57" s="286"/>
+      <c r="L57" s="286"/>
+      <c r="M57" s="27"/>
+      <c r="N57" s="27"/>
+    </row>
+    <row r="58" spans="1:14" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A58" s="11"/>
+      <c r="B58" s="12"/>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="13"/>
+      <c r="G58" s="14"/>
+      <c r="H58" s="9"/>
+      <c r="I58" s="287"/>
+      <c r="J58" s="287"/>
+      <c r="K58" s="287"/>
+      <c r="L58" s="287"/>
+      <c r="M58" s="27"/>
+      <c r="N58" s="27"/>
+    </row>
+    <row r="59" spans="1:14" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="16"/>
+      <c r="B59" s="17"/>
+      <c r="C59" s="17"/>
+      <c r="D59" s="17"/>
+      <c r="E59" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="F59" s="25">
+      <c r="F59" s="22">
         <f>SUM(F55:F58)</f>
         <v>0</v>
       </c>
-      <c r="G59" s="11"/>
-[...46 lines deleted...]
-      <c r="A63" s="8" t="s">
+      <c r="G59" s="9"/>
+      <c r="H59" s="9"/>
+      <c r="I59" s="27"/>
+      <c r="J59" s="27"/>
+      <c r="K59" s="27"/>
+      <c r="L59" s="27"/>
+      <c r="M59" s="27"/>
+      <c r="N59" s="27"/>
+    </row>
+    <row r="60" spans="1:14" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="16"/>
+      <c r="B60" s="17"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="17"/>
+      <c r="E60" s="24"/>
+      <c r="F60" s="25"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="27"/>
+      <c r="J60" s="27"/>
+      <c r="K60" s="27"/>
+      <c r="L60" s="27"/>
+      <c r="M60" s="27"/>
+      <c r="N60" s="27"/>
+    </row>
+    <row r="61" spans="1:14" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A61" s="16"/>
+      <c r="B61" s="17"/>
+      <c r="C61" s="17"/>
+      <c r="D61" s="17"/>
+      <c r="E61" s="20"/>
+      <c r="F61" s="9"/>
+      <c r="G61" s="9"/>
+      <c r="H61" s="9"/>
+    </row>
+    <row r="62" spans="1:14" s="10" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="282"/>
+      <c r="B62" s="282"/>
+      <c r="C62" s="282"/>
+      <c r="D62" s="282"/>
+      <c r="E62" s="282"/>
+      <c r="F62" s="282"/>
+      <c r="G62" s="21"/>
+      <c r="H62" s="9"/>
+      <c r="L62" s="15"/>
+    </row>
+    <row r="63" spans="1:14" s="10" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A63" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="B63" s="9" t="s">
+      <c r="B63" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C63" s="9" t="s">
+      <c r="C63" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="D63" s="8" t="s">
+      <c r="D63" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="E63" s="9" t="s">
+      <c r="E63" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="F63" s="10" t="s">
+      <c r="F63" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="G63" s="8" t="s">
+      <c r="G63" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="H63" s="11"/>
-      <c r="I63" s="323" t="s">
+      <c r="H63" s="9"/>
+      <c r="I63" s="286" t="s">
         <v>135</v>
       </c>
-      <c r="J63" s="323"/>
-[...64 lines deleted...]
-      <c r="E68" s="21" t="s">
+      <c r="J63" s="286"/>
+      <c r="K63" s="286"/>
+      <c r="L63" s="286"/>
+    </row>
+    <row r="64" spans="1:14" s="10" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="11"/>
+      <c r="B64" s="12"/>
+      <c r="C64" s="12"/>
+      <c r="D64" s="12"/>
+      <c r="E64" s="12"/>
+      <c r="F64" s="13"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="9"/>
+      <c r="I64" s="286"/>
+      <c r="J64" s="286"/>
+      <c r="K64" s="286"/>
+      <c r="L64" s="286"/>
+    </row>
+    <row r="65" spans="1:13" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A65" s="11"/>
+      <c r="B65" s="12"/>
+      <c r="C65" s="12"/>
+      <c r="D65" s="12"/>
+      <c r="E65" s="12"/>
+      <c r="F65" s="13"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="9"/>
+      <c r="I65" s="286"/>
+      <c r="J65" s="286"/>
+      <c r="K65" s="286"/>
+      <c r="L65" s="286"/>
+    </row>
+    <row r="66" spans="1:13" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A66" s="11"/>
+      <c r="B66" s="12"/>
+      <c r="C66" s="12"/>
+      <c r="D66" s="12"/>
+      <c r="E66" s="12"/>
+      <c r="F66" s="13"/>
+      <c r="G66" s="14"/>
+      <c r="H66" s="9"/>
+      <c r="I66" s="286"/>
+      <c r="J66" s="286"/>
+      <c r="K66" s="286"/>
+      <c r="L66" s="286"/>
+    </row>
+    <row r="67" spans="1:13" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A67" s="11"/>
+      <c r="B67" s="12"/>
+      <c r="C67" s="12"/>
+      <c r="D67" s="12"/>
+      <c r="E67" s="12"/>
+      <c r="F67" s="13"/>
+      <c r="G67" s="14"/>
+      <c r="H67" s="9"/>
+      <c r="I67" s="287"/>
+      <c r="J67" s="287"/>
+      <c r="K67" s="287"/>
+      <c r="L67" s="287"/>
+    </row>
+    <row r="68" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="16"/>
+      <c r="B68" s="17"/>
+      <c r="C68" s="17"/>
+      <c r="D68" s="17"/>
+      <c r="E68" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="F68" s="25">
+      <c r="F68" s="22">
         <f>SUM(F64:F67)</f>
         <v>0</v>
       </c>
-      <c r="G68" s="11"/>
-[...33 lines deleted...]
-      <c r="A72" s="319" t="s">
+      <c r="G68" s="9"/>
+      <c r="H68" s="9"/>
+    </row>
+    <row r="69" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="16"/>
+      <c r="B69" s="17"/>
+      <c r="C69" s="17"/>
+      <c r="D69" s="17"/>
+      <c r="E69" s="24"/>
+      <c r="F69" s="25"/>
+      <c r="G69" s="9"/>
+      <c r="H69" s="9"/>
+    </row>
+    <row r="70" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="16"/>
+      <c r="B70" s="17"/>
+      <c r="C70" s="17"/>
+      <c r="D70" s="17"/>
+      <c r="E70" s="24"/>
+      <c r="F70" s="25"/>
+      <c r="G70" s="9"/>
+      <c r="H70" s="9"/>
+    </row>
+    <row r="71" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="16"/>
+      <c r="B71" s="17"/>
+      <c r="C71" s="17"/>
+      <c r="D71" s="17"/>
+      <c r="E71" s="24"/>
+      <c r="F71" s="25"/>
+      <c r="G71" s="9"/>
+      <c r="H71" s="9"/>
+    </row>
+    <row r="72" spans="1:13" s="10" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="282" t="s">
         <v>115</v>
       </c>
-      <c r="B72" s="319"/>
-[...5 lines deleted...]
-      <c r="H72" s="11" t="s">
+      <c r="B72" s="282"/>
+      <c r="C72" s="282"/>
+      <c r="D72" s="282"/>
+      <c r="E72" s="282"/>
+      <c r="F72" s="282"/>
+      <c r="G72" s="21"/>
+      <c r="H72" s="9" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="73" spans="1:13" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A73" s="8" t="s">
+    <row r="73" spans="1:13" s="10" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A73" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B73" s="8" t="s">
+      <c r="B73" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="C73" s="9" t="s">
+      <c r="C73" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="D73" s="9" t="s">
+      <c r="D73" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="E73" s="9" t="s">
+      <c r="E73" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="F73" s="10" t="s">
+      <c r="F73" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="G73" s="8" t="s">
+      <c r="G73" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="H73" s="11"/>
-[...55 lines deleted...]
-      <c r="E78" s="21" t="s">
+      <c r="H73" s="9"/>
+      <c r="L73" s="15"/>
+    </row>
+    <row r="74" spans="1:13" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A74" s="11"/>
+      <c r="B74" s="11"/>
+      <c r="C74" s="12"/>
+      <c r="D74" s="12"/>
+      <c r="E74" s="12"/>
+      <c r="F74" s="13"/>
+      <c r="G74" s="14"/>
+      <c r="H74" s="9"/>
+      <c r="I74" s="9"/>
+      <c r="M74" s="15"/>
+    </row>
+    <row r="75" spans="1:13" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A75" s="11"/>
+      <c r="B75" s="11"/>
+      <c r="C75" s="12"/>
+      <c r="D75" s="12"/>
+      <c r="E75" s="12"/>
+      <c r="F75" s="13"/>
+      <c r="G75" s="14"/>
+      <c r="H75" s="9"/>
+      <c r="I75" s="9"/>
+      <c r="M75" s="15"/>
+    </row>
+    <row r="76" spans="1:13" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A76" s="11"/>
+      <c r="B76" s="11"/>
+      <c r="C76" s="12"/>
+      <c r="D76" s="12"/>
+      <c r="E76" s="12"/>
+      <c r="F76" s="13"/>
+      <c r="G76" s="14"/>
+      <c r="H76" s="9"/>
+      <c r="I76" s="9"/>
+      <c r="M76" s="15"/>
+    </row>
+    <row r="77" spans="1:13" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A77" s="11"/>
+      <c r="B77" s="11"/>
+      <c r="C77" s="12"/>
+      <c r="D77" s="12"/>
+      <c r="E77" s="12"/>
+      <c r="F77" s="13"/>
+      <c r="G77" s="14"/>
+      <c r="H77" s="9"/>
+      <c r="I77" s="9"/>
+      <c r="M77" s="15"/>
+    </row>
+    <row r="78" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="16"/>
+      <c r="B78" s="16"/>
+      <c r="C78" s="17"/>
+      <c r="D78" s="17"/>
+      <c r="E78" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="F78" s="25">
+      <c r="F78" s="22">
         <f>SUM(F74:F77)</f>
         <v>0</v>
       </c>
-      <c r="G78" s="11"/>
-[...25 lines deleted...]
-      <c r="L80" s="18"/>
+      <c r="G78" s="9"/>
+      <c r="H78" s="9"/>
+      <c r="I78" s="9"/>
+      <c r="M78" s="15"/>
+    </row>
+    <row r="79" spans="1:13" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A79" s="16"/>
+      <c r="B79" s="17"/>
+      <c r="C79" s="17"/>
+      <c r="D79" s="17"/>
+      <c r="E79" s="20"/>
+      <c r="F79" s="9"/>
+      <c r="G79" s="9"/>
+      <c r="H79" s="9"/>
+      <c r="I79" s="9"/>
+      <c r="M79" s="15"/>
+    </row>
+    <row r="80" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="1"/>
+      <c r="B80" s="28"/>
+      <c r="C80" s="29"/>
+      <c r="D80" s="29"/>
+      <c r="E80" s="29"/>
+      <c r="F80" s="30"/>
+      <c r="G80" s="1"/>
+      <c r="H80" s="9"/>
+      <c r="L80" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="A62:F62"/>
     <mergeCell ref="A72:F72"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="I54:L58"/>
     <mergeCell ref="I63:L67"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="I4:M6"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="I24:P34"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="I46:L48"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="A34:F34"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51181102362204722" bottom="0.55118110236220474" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="34" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;RF-60502-R-01-3-An3  du 8 octobre 2021</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE75C50F-F53E-4F3C-8018-36063BADCBBE}">
   <dimension ref="A1:K41"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="A17" sqref="A17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.77734375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="44.5546875" style="97" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="16384" width="10.77734375" style="97"/>
+    <col min="1" max="1" width="44.5703125" style="84" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" style="84" customWidth="1"/>
+    <col min="3" max="9" width="11.42578125" style="84" customWidth="1"/>
+    <col min="10" max="16384" width="10.7109375" style="84"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="50.55" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="284" t="s">
+    <row r="1" spans="1:11" ht="50.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="255" t="s">
         <v>168</v>
       </c>
-      <c r="B1" s="285"/>
-[...6 lines deleted...]
-      <c r="A2" s="304" t="s">
+      <c r="B1" s="256"/>
+      <c r="C1" s="256"/>
+      <c r="D1" s="256"/>
+      <c r="E1" s="256"/>
+      <c r="F1" s="256"/>
+    </row>
+    <row r="2" spans="1:11" s="1" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="275" t="s">
         <v>98</v>
       </c>
-      <c r="B2" s="305"/>
+      <c r="B2" s="276"/>
       <c r="C2" s="2"/>
     </row>
-    <row r="3" spans="1:11" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B4" s="164" t="s">
+    <row r="3" spans="1:11" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="32"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+    </row>
+    <row r="4" spans="1:11" s="9" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="141" t="s">
         <v>99</v>
       </c>
       <c r="C4" s="1"/>
-      <c r="D4" s="3"/>
-[...15 lines deleted...]
-      <c r="B6" s="168" t="s">
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+    </row>
+    <row r="5" spans="1:11" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="24"/>
+      <c r="B5" s="142"/>
+      <c r="C5" s="142"/>
+      <c r="D5" s="142"/>
+      <c r="E5" s="142"/>
+      <c r="F5" s="142"/>
+      <c r="G5" s="142"/>
+    </row>
+    <row r="6" spans="1:11" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="24"/>
+      <c r="B6" s="143" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="169"/>
-      <c r="D6" s="297" t="s">
+      <c r="C6" s="144"/>
+      <c r="D6" s="268" t="s">
         <v>169</v>
       </c>
-      <c r="E6" s="297"/>
-[...4 lines deleted...]
-      <c r="A7" s="170" t="s">
+      <c r="E6" s="268"/>
+      <c r="F6" s="268"/>
+      <c r="G6" s="268"/>
+    </row>
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="145" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="171"/>
-[...11 lines deleted...]
-      <c r="A8" s="173" t="s">
+      <c r="B7" s="146"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="268"/>
+      <c r="E7" s="268"/>
+      <c r="F7" s="268"/>
+      <c r="G7" s="268"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+    </row>
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="148" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="174"/>
-[...11 lines deleted...]
-      <c r="A9" s="173" t="s">
+      <c r="B8" s="149"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="268"/>
+      <c r="E8" s="268"/>
+      <c r="F8" s="268"/>
+      <c r="G8" s="268"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
+    </row>
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="148" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="174"/>
-[...11 lines deleted...]
-      <c r="A10" s="173" t="s">
+      <c r="B9" s="149"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="268"/>
+      <c r="E9" s="268"/>
+      <c r="F9" s="268"/>
+      <c r="G9" s="268"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="148" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="175"/>
-[...9 lines deleted...]
-      <c r="A11" s="176" t="s">
+      <c r="B10" s="150"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="268"/>
+      <c r="E10" s="268"/>
+      <c r="F10" s="268"/>
+      <c r="G10" s="268"/>
+      <c r="H10" s="31"/>
+      <c r="I10" s="31"/>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="151" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="177">
+      <c r="B11" s="152">
         <f>SUM(B8:B10)</f>
         <v>0</v>
       </c>
-      <c r="C11" s="178"/>
-[...8 lines deleted...]
-      <c r="A12" s="170" t="s">
+      <c r="C11" s="153"/>
+      <c r="D11" s="153"/>
+      <c r="E11" s="153"/>
+      <c r="F11" s="153"/>
+      <c r="G11" s="153"/>
+      <c r="H11" s="153"/>
+      <c r="I11" s="153"/>
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="145" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="171"/>
-[...9 lines deleted...]
-      <c r="A13" s="173" t="s">
+      <c r="B12" s="146"/>
+      <c r="C12" s="147"/>
+      <c r="D12" s="147"/>
+      <c r="E12" s="147"/>
+      <c r="F12" s="147"/>
+      <c r="G12" s="147"/>
+      <c r="H12" s="147"/>
+      <c r="I12" s="147"/>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="148" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="179"/>
-[...9 lines deleted...]
-      <c r="A14" s="173" t="s">
+      <c r="B13" s="154"/>
+      <c r="C13" s="142"/>
+      <c r="D13" s="142"/>
+      <c r="E13" s="142"/>
+      <c r="F13" s="142"/>
+      <c r="G13" s="142"/>
+      <c r="H13" s="142"/>
+      <c r="I13" s="142"/>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="148" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="179"/>
-[...9 lines deleted...]
-      <c r="A15" s="173" t="s">
+      <c r="B14" s="154"/>
+      <c r="C14" s="142"/>
+      <c r="D14" s="142"/>
+      <c r="E14" s="142"/>
+      <c r="F14" s="142"/>
+      <c r="G14" s="142"/>
+      <c r="H14" s="142"/>
+      <c r="I14" s="142"/>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="148" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="179"/>
-[...9 lines deleted...]
-      <c r="A16" s="173" t="s">
+      <c r="B15" s="154"/>
+      <c r="C15" s="142"/>
+      <c r="D15" s="142"/>
+      <c r="E15" s="142"/>
+      <c r="F15" s="142"/>
+      <c r="G15" s="142"/>
+      <c r="H15" s="142"/>
+      <c r="I15" s="142"/>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="148" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="179"/>
-[...9 lines deleted...]
-      <c r="A17" s="173" t="s">
+      <c r="B16" s="154"/>
+      <c r="C16" s="142"/>
+      <c r="D16" s="142"/>
+      <c r="E16" s="142"/>
+      <c r="F16" s="142"/>
+      <c r="G16" s="142"/>
+      <c r="H16" s="142"/>
+      <c r="I16" s="142"/>
+    </row>
+    <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="148" t="s">
         <v>38</v>
       </c>
-      <c r="B17" s="179"/>
-[...9 lines deleted...]
-      <c r="A18" s="173" t="s">
+      <c r="B17" s="154"/>
+      <c r="C17" s="142"/>
+      <c r="D17" s="142"/>
+      <c r="E17" s="142"/>
+      <c r="F17" s="142"/>
+      <c r="G17" s="142"/>
+      <c r="H17" s="142"/>
+      <c r="I17" s="142"/>
+    </row>
+    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="148" t="s">
         <v>39</v>
       </c>
-      <c r="B18" s="179"/>
-[...9 lines deleted...]
-      <c r="A19" s="173" t="s">
+      <c r="B18" s="154"/>
+      <c r="C18" s="142"/>
+      <c r="D18" s="142"/>
+      <c r="E18" s="142"/>
+      <c r="F18" s="142"/>
+      <c r="G18" s="142"/>
+      <c r="H18" s="142"/>
+      <c r="I18" s="142"/>
+    </row>
+    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="148" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="179"/>
-[...9 lines deleted...]
-      <c r="A20" s="173" t="s">
+      <c r="B19" s="154"/>
+      <c r="C19" s="142"/>
+      <c r="D19" s="142"/>
+      <c r="E19" s="142"/>
+      <c r="F19" s="142"/>
+      <c r="G19" s="142"/>
+      <c r="H19" s="142"/>
+      <c r="I19" s="142"/>
+    </row>
+    <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="148" t="s">
         <v>41</v>
       </c>
-      <c r="B20" s="179"/>
-[...9 lines deleted...]
-      <c r="A21" s="173" t="s">
+      <c r="B20" s="154"/>
+      <c r="C20" s="142"/>
+      <c r="D20" s="142"/>
+      <c r="E20" s="142"/>
+      <c r="F20" s="142"/>
+      <c r="G20" s="142"/>
+      <c r="H20" s="142"/>
+      <c r="I20" s="142"/>
+    </row>
+    <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="148" t="s">
         <v>42</v>
       </c>
-      <c r="B21" s="179"/>
-[...9 lines deleted...]
-      <c r="A22" s="181" t="s">
+      <c r="B21" s="154"/>
+      <c r="C21" s="142"/>
+      <c r="D21" s="142"/>
+      <c r="E21" s="142"/>
+      <c r="F21" s="142"/>
+      <c r="G21" s="142"/>
+      <c r="H21" s="142"/>
+      <c r="I21" s="142"/>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="155" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="182">
+      <c r="B22" s="156">
         <f>ROUND(0.02*SUM(B11:B21),2)</f>
         <v>0</v>
       </c>
-      <c r="C22" s="180"/>
-[...8 lines deleted...]
-      <c r="A23" s="176" t="s">
+      <c r="C22" s="142"/>
+      <c r="D22" s="142"/>
+      <c r="E22" s="142"/>
+      <c r="F22" s="142"/>
+      <c r="G22" s="142"/>
+      <c r="H22" s="142"/>
+      <c r="I22" s="142"/>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="151" t="s">
         <v>44</v>
       </c>
-      <c r="B23" s="177">
+      <c r="B23" s="152">
         <f>SUM(B13:B22)</f>
         <v>0</v>
       </c>
-      <c r="C23" s="178"/>
-[...19 lines deleted...]
-      <c r="A25" s="184" t="s">
+      <c r="C23" s="153"/>
+      <c r="D23" s="153"/>
+      <c r="E23" s="153"/>
+      <c r="F23" s="153"/>
+      <c r="G23" s="153"/>
+      <c r="H23" s="153"/>
+      <c r="I23" s="153"/>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="145"/>
+      <c r="B24" s="157"/>
+      <c r="C24" s="147"/>
+      <c r="D24" s="147"/>
+      <c r="E24" s="147"/>
+      <c r="F24" s="147"/>
+      <c r="G24" s="147"/>
+      <c r="H24" s="147"/>
+      <c r="I24" s="147"/>
+    </row>
+    <row r="25" spans="1:9" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="158" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="185">
+      <c r="B25" s="159">
         <f>ROUND(0.1*(B11+B23),2)</f>
         <v>0</v>
       </c>
-      <c r="C25" s="178"/>
-[...8 lines deleted...]
-      <c r="A26" s="170" t="s">
+      <c r="C25" s="153"/>
+      <c r="D25" s="153"/>
+      <c r="E25" s="153"/>
+      <c r="F25" s="153"/>
+      <c r="G25" s="153"/>
+      <c r="H25" s="153"/>
+      <c r="I25" s="153"/>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="145" t="s">
         <v>46</v>
       </c>
-      <c r="B26" s="171"/>
-[...9 lines deleted...]
-      <c r="A27" s="173" t="s">
+      <c r="B26" s="146"/>
+      <c r="C26" s="147"/>
+      <c r="D26" s="147"/>
+      <c r="E26" s="147"/>
+      <c r="F26" s="147"/>
+      <c r="G26" s="147"/>
+      <c r="H26" s="147"/>
+      <c r="I26" s="147"/>
+    </row>
+    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="148" t="s">
         <v>47</v>
       </c>
-      <c r="B27" s="179"/>
-[...9 lines deleted...]
-      <c r="A28" s="173" t="s">
+      <c r="B27" s="154"/>
+      <c r="C27" s="142"/>
+      <c r="D27" s="142"/>
+      <c r="E27" s="142"/>
+      <c r="F27" s="142"/>
+      <c r="G27" s="142"/>
+      <c r="H27" s="142"/>
+      <c r="I27" s="142"/>
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="148" t="s">
         <v>48</v>
       </c>
-      <c r="B28" s="179"/>
-[...9 lines deleted...]
-      <c r="A29" s="173" t="s">
+      <c r="B28" s="154"/>
+      <c r="C28" s="142"/>
+      <c r="D28" s="142"/>
+      <c r="E28" s="142"/>
+      <c r="F28" s="142"/>
+      <c r="G28" s="142"/>
+      <c r="H28" s="142"/>
+      <c r="I28" s="142"/>
+    </row>
+    <row r="29" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="148" t="s">
         <v>49</v>
       </c>
-      <c r="B29" s="186"/>
-[...9 lines deleted...]
-      <c r="A30" s="176" t="s">
+      <c r="B29" s="160"/>
+      <c r="C29" s="142"/>
+      <c r="D29" s="142"/>
+      <c r="E29" s="142"/>
+      <c r="F29" s="142"/>
+      <c r="G29" s="142"/>
+      <c r="H29" s="142"/>
+      <c r="I29" s="142"/>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="151" t="s">
         <v>50</v>
       </c>
-      <c r="B30" s="177">
+      <c r="B30" s="152">
         <f>SUM(B27:B29)</f>
         <v>0</v>
       </c>
-      <c r="C30" s="178"/>
-[...8 lines deleted...]
-      <c r="A31" s="170" t="s">
+      <c r="C30" s="153"/>
+      <c r="D30" s="153"/>
+      <c r="E30" s="153"/>
+      <c r="F30" s="153"/>
+      <c r="G30" s="153"/>
+      <c r="H30" s="153"/>
+      <c r="I30" s="153"/>
+    </row>
+    <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="145" t="s">
         <v>70</v>
       </c>
-      <c r="B31" s="171"/>
-[...9 lines deleted...]
-      <c r="A32" s="173" t="s">
+      <c r="B31" s="146"/>
+      <c r="C31" s="147"/>
+      <c r="D31" s="147"/>
+      <c r="E31" s="147"/>
+      <c r="F31" s="147"/>
+      <c r="G31" s="147"/>
+      <c r="H31" s="147"/>
+      <c r="I31" s="147"/>
+    </row>
+    <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="148" t="s">
         <v>52</v>
       </c>
-      <c r="B32" s="187"/>
-[...9 lines deleted...]
-      <c r="A33" s="173" t="s">
+      <c r="B32" s="161"/>
+      <c r="C32" s="147"/>
+      <c r="D32" s="147"/>
+      <c r="E32" s="147"/>
+      <c r="F32" s="147"/>
+      <c r="G32" s="147"/>
+      <c r="H32" s="147"/>
+      <c r="I32" s="147"/>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="148" t="s">
         <v>53</v>
       </c>
-      <c r="B33" s="187"/>
-[...9 lines deleted...]
-      <c r="A34" s="173" t="s">
+      <c r="B33" s="161"/>
+      <c r="C33" s="147"/>
+      <c r="D33" s="147"/>
+      <c r="E33" s="147"/>
+      <c r="F33" s="147"/>
+      <c r="G33" s="147"/>
+      <c r="H33" s="147"/>
+      <c r="I33" s="147"/>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="148" t="s">
         <v>54</v>
       </c>
-      <c r="B34" s="187"/>
-[...9 lines deleted...]
-      <c r="A35" s="173" t="s">
+      <c r="B34" s="161"/>
+      <c r="C34" s="147"/>
+      <c r="D34" s="147"/>
+      <c r="E34" s="147"/>
+      <c r="F34" s="147"/>
+      <c r="G34" s="147"/>
+      <c r="H34" s="147"/>
+      <c r="I34" s="147"/>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="148" t="s">
         <v>55</v>
       </c>
-      <c r="B35" s="187"/>
-[...9 lines deleted...]
-      <c r="A36" s="173" t="s">
+      <c r="B35" s="161"/>
+      <c r="C35" s="147"/>
+      <c r="D35" s="147"/>
+      <c r="E35" s="147"/>
+      <c r="F35" s="147"/>
+      <c r="G35" s="147"/>
+      <c r="H35" s="147"/>
+      <c r="I35" s="147"/>
+    </row>
+    <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="148" t="s">
         <v>56</v>
       </c>
-      <c r="B36" s="188"/>
-[...20 lines deleted...]
-      <c r="A38" s="176" t="s">
+      <c r="B36" s="162"/>
+      <c r="C36" s="163"/>
+      <c r="D36" s="163"/>
+      <c r="E36" s="163"/>
+      <c r="F36" s="163"/>
+      <c r="G36" s="163"/>
+      <c r="H36" s="163"/>
+      <c r="I36" s="163"/>
+    </row>
+    <row r="37" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="148"/>
+      <c r="B37" s="164"/>
+      <c r="C37" s="163"/>
+      <c r="D37" s="163"/>
+      <c r="E37" s="163"/>
+      <c r="F37" s="163"/>
+      <c r="G37" s="163"/>
+      <c r="H37" s="163"/>
+      <c r="I37" s="163"/>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="151" t="s">
         <v>57</v>
       </c>
-      <c r="B38" s="177">
+      <c r="B38" s="152">
         <f>SUM(B32:B37)</f>
         <v>0</v>
       </c>
-      <c r="C38" s="178"/>
-[...19 lines deleted...]
-      <c r="A40" s="192" t="s">
+      <c r="C38" s="153"/>
+      <c r="D38" s="153"/>
+      <c r="E38" s="153"/>
+      <c r="F38" s="153"/>
+      <c r="G38" s="153"/>
+      <c r="H38" s="153"/>
+      <c r="I38" s="153"/>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="165"/>
+      <c r="B39" s="153"/>
+      <c r="C39" s="153"/>
+      <c r="D39" s="153"/>
+      <c r="E39" s="153"/>
+      <c r="F39" s="153"/>
+      <c r="G39" s="153"/>
+      <c r="H39" s="153"/>
+      <c r="I39" s="153"/>
+    </row>
+    <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="166" t="s">
         <v>58</v>
       </c>
-      <c r="B40" s="193">
+      <c r="B40" s="167">
         <f>B11+B23+B25+B30+B38</f>
         <v>0</v>
       </c>
-      <c r="C40" s="178"/>
-[...16 lines deleted...]
-      <c r="I41" s="172"/>
+      <c r="C40" s="153"/>
+      <c r="D40" s="153"/>
+      <c r="E40" s="153"/>
+      <c r="F40" s="153"/>
+      <c r="G40" s="153"/>
+      <c r="H40" s="153"/>
+      <c r="I40" s="153"/>
+    </row>
+    <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="168"/>
+      <c r="B41" s="147"/>
+      <c r="C41" s="147"/>
+      <c r="D41" s="147"/>
+      <c r="E41" s="147"/>
+      <c r="F41" s="147"/>
+      <c r="G41" s="147"/>
+      <c r="H41" s="147"/>
+      <c r="I41" s="147"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="D6:G10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79DE7140-4063-4A44-9E67-6077D416BF64}">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.77734375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="60.77734375" style="97" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="10.77734375" style="97"/>
+    <col min="1" max="1" width="60.7109375" style="84" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" style="84" customWidth="1"/>
+    <col min="3" max="7" width="11.42578125" style="84" customWidth="1"/>
+    <col min="8" max="16384" width="10.7109375" style="84"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="320" t="s">
+    <row r="1" spans="1:7" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="283" t="s">
         <v>170</v>
       </c>
-      <c r="B1" s="321"/>
-[...6 lines deleted...]
-      <c r="A2" s="325" t="s">
+      <c r="B1" s="284"/>
+      <c r="C1" s="284"/>
+      <c r="D1" s="284"/>
+      <c r="E1" s="284"/>
+      <c r="F1" s="285"/>
+    </row>
+    <row r="2" spans="1:7" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="296" t="s">
         <v>136</v>
       </c>
-      <c r="B2" s="326"/>
+      <c r="B2" s="297"/>
       <c r="C2" s="2"/>
     </row>
-    <row r="3" spans="1:7" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="4" spans="1:7" s="88" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="298"/>
+      <c r="B3" s="299"/>
+      <c r="C3" s="32"/>
+    </row>
+    <row r="4" spans="1:7" s="9" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
-      <c r="B4" s="195" t="s">
+      <c r="B4" s="169" t="s">
         <v>100</v>
       </c>
       <c r="C4" s="1"/>
-      <c r="D4" s="3"/>
-[...15 lines deleted...]
-      <c r="B6" s="168" t="s">
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+    </row>
+    <row r="5" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="24"/>
+      <c r="B5" s="142"/>
+      <c r="C5" s="142"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+    </row>
+    <row r="6" spans="1:7" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="24"/>
+      <c r="B6" s="143" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="169"/>
-      <c r="D6" s="293" t="s">
+      <c r="C6" s="144"/>
+      <c r="D6" s="264" t="s">
         <v>171</v>
       </c>
-      <c r="E6" s="294"/>
-[...4 lines deleted...]
-      <c r="A7" s="170" t="s">
+      <c r="E6" s="265"/>
+      <c r="F6" s="265"/>
+      <c r="G6" s="266"/>
+    </row>
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="145" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="171"/>
-[...7 lines deleted...]
-      <c r="A8" s="173" t="s">
+      <c r="B7" s="146"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="267"/>
+      <c r="E7" s="268"/>
+      <c r="F7" s="268"/>
+      <c r="G7" s="269"/>
+    </row>
+    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="196"/>
-[...7 lines deleted...]
-      <c r="A9" s="173" t="s">
+      <c r="B8" s="154"/>
+      <c r="C8" s="142"/>
+      <c r="D8" s="267"/>
+      <c r="E8" s="268"/>
+      <c r="F8" s="268"/>
+      <c r="G8" s="269"/>
+    </row>
+    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="148" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="174"/>
-[...7 lines deleted...]
-      <c r="A10" s="173" t="s">
+      <c r="B9" s="149"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="267"/>
+      <c r="E9" s="268"/>
+      <c r="F9" s="268"/>
+      <c r="G9" s="269"/>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="148" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="174"/>
-[...7 lines deleted...]
-      <c r="A11" s="173" t="s">
+      <c r="B10" s="149"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="270"/>
+      <c r="E10" s="271"/>
+      <c r="F10" s="271"/>
+      <c r="G10" s="272"/>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="148" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="175"/>
-[...7 lines deleted...]
-      <c r="A12" s="176" t="s">
+      <c r="B11" s="150"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+    </row>
+    <row r="12" spans="1:7" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="151" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="177">
+      <c r="B12" s="152">
         <f>SUM(B8:B11)</f>
         <v>0</v>
       </c>
-      <c r="C12" s="178"/>
-[...6 lines deleted...]
-      <c r="A13" s="170" t="s">
+      <c r="C12" s="153"/>
+      <c r="D12" s="153"/>
+      <c r="E12" s="153"/>
+      <c r="F12" s="153"/>
+      <c r="G12" s="153"/>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="145" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="171"/>
-[...7 lines deleted...]
-      <c r="A14" s="173" t="s">
+      <c r="B13" s="146"/>
+      <c r="C13" s="147"/>
+      <c r="D13" s="147"/>
+      <c r="E13" s="147"/>
+      <c r="F13" s="147"/>
+      <c r="G13" s="147"/>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="148" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="179"/>
-[...7 lines deleted...]
-      <c r="A15" s="173" t="s">
+      <c r="B14" s="154"/>
+      <c r="C14" s="142"/>
+      <c r="D14" s="142"/>
+      <c r="E14" s="142"/>
+      <c r="F14" s="142"/>
+      <c r="G14" s="142"/>
+    </row>
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="148" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="179"/>
-[...7 lines deleted...]
-      <c r="A16" s="173" t="s">
+      <c r="B15" s="154"/>
+      <c r="C15" s="142"/>
+      <c r="D15" s="142"/>
+      <c r="E15" s="142"/>
+      <c r="F15" s="142"/>
+      <c r="G15" s="142"/>
+    </row>
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="148" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="179"/>
-[...7 lines deleted...]
-      <c r="A17" s="173" t="s">
+      <c r="B16" s="154"/>
+      <c r="C16" s="142"/>
+      <c r="D16" s="142"/>
+      <c r="E16" s="142"/>
+      <c r="F16" s="142"/>
+      <c r="G16" s="142"/>
+    </row>
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="148" t="s">
         <v>37</v>
       </c>
-      <c r="B17" s="179"/>
-[...7 lines deleted...]
-      <c r="A18" s="173" t="s">
+      <c r="B17" s="154"/>
+      <c r="C17" s="142"/>
+      <c r="D17" s="142"/>
+      <c r="E17" s="142"/>
+      <c r="F17" s="142"/>
+      <c r="G17" s="142"/>
+    </row>
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="148" t="s">
         <v>175</v>
       </c>
-      <c r="B18" s="179"/>
-[...7 lines deleted...]
-      <c r="A19" s="173" t="s">
+      <c r="B18" s="154"/>
+      <c r="C18" s="142"/>
+      <c r="D18" s="142"/>
+      <c r="E18" s="142"/>
+      <c r="F18" s="142"/>
+      <c r="G18" s="142"/>
+    </row>
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="148" t="s">
         <v>39</v>
       </c>
-      <c r="B19" s="179"/>
-[...7 lines deleted...]
-      <c r="A20" s="173" t="s">
+      <c r="B19" s="154"/>
+      <c r="C19" s="142"/>
+      <c r="D19" s="142"/>
+      <c r="E19" s="142"/>
+      <c r="F19" s="142"/>
+      <c r="G19" s="142"/>
+    </row>
+    <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="148" t="s">
         <v>40</v>
       </c>
-      <c r="B20" s="179"/>
-[...7 lines deleted...]
-      <c r="A21" s="173" t="s">
+      <c r="B20" s="154"/>
+      <c r="C20" s="142"/>
+      <c r="D20" s="142"/>
+      <c r="E20" s="142"/>
+      <c r="F20" s="142"/>
+      <c r="G20" s="142"/>
+    </row>
+    <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="148" t="s">
         <v>41</v>
       </c>
-      <c r="B21" s="179"/>
-[...7 lines deleted...]
-      <c r="A22" s="173" t="s">
+      <c r="B21" s="154"/>
+      <c r="C21" s="142"/>
+      <c r="D21" s="142"/>
+      <c r="E21" s="142"/>
+      <c r="F21" s="142"/>
+      <c r="G21" s="142"/>
+    </row>
+    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="148" t="s">
         <v>42</v>
       </c>
-      <c r="B22" s="179"/>
-[...7 lines deleted...]
-      <c r="A23" s="181" t="s">
+      <c r="B22" s="154"/>
+      <c r="C22" s="142"/>
+      <c r="D22" s="142"/>
+      <c r="E22" s="142"/>
+      <c r="F22" s="142"/>
+      <c r="G22" s="142"/>
+    </row>
+    <row r="23" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="155" t="s">
         <v>43</v>
       </c>
-      <c r="B23" s="182">
+      <c r="B23" s="156">
         <f>ROUND(0.02*SUM(B12:B22),2)</f>
         <v>0</v>
       </c>
-      <c r="C23" s="180"/>
-[...6 lines deleted...]
-      <c r="A24" s="176" t="s">
+      <c r="C23" s="142"/>
+      <c r="D23" s="142"/>
+      <c r="E23" s="142"/>
+      <c r="F23" s="142"/>
+      <c r="G23" s="142"/>
+    </row>
+    <row r="24" spans="1:7" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="151" t="s">
         <v>44</v>
       </c>
-      <c r="B24" s="177">
+      <c r="B24" s="152">
         <f>SUM(B14:B23)</f>
         <v>0</v>
       </c>
-      <c r="C24" s="178"/>
-[...15 lines deleted...]
-      <c r="A26" s="184" t="s">
+      <c r="C24" s="153"/>
+      <c r="D24" s="153"/>
+      <c r="E24" s="153"/>
+      <c r="F24" s="153"/>
+      <c r="G24" s="153"/>
+    </row>
+    <row r="25" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="145"/>
+      <c r="B25" s="157"/>
+      <c r="C25" s="147"/>
+      <c r="D25" s="147"/>
+      <c r="E25" s="147"/>
+      <c r="F25" s="147"/>
+      <c r="G25" s="147"/>
+    </row>
+    <row r="26" spans="1:7" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="158" t="s">
         <v>118</v>
       </c>
-      <c r="B26" s="185">
+      <c r="B26" s="159">
         <f>ROUND(0.15*(B12+B24),2)</f>
         <v>0</v>
       </c>
-      <c r="C26" s="178"/>
-[...6 lines deleted...]
-      <c r="A27" s="170" t="s">
+      <c r="C26" s="153"/>
+      <c r="D26" s="153"/>
+      <c r="E26" s="153"/>
+      <c r="F26" s="153"/>
+      <c r="G26" s="153"/>
+    </row>
+    <row r="27" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="145" t="s">
         <v>46</v>
       </c>
-      <c r="B27" s="171"/>
-[...7 lines deleted...]
-      <c r="A28" s="173" t="s">
+      <c r="B27" s="146"/>
+      <c r="C27" s="147"/>
+      <c r="D27" s="147"/>
+      <c r="E27" s="147"/>
+      <c r="F27" s="147"/>
+      <c r="G27" s="147"/>
+    </row>
+    <row r="28" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="148" t="s">
         <v>47</v>
       </c>
-      <c r="B28" s="179"/>
-[...7 lines deleted...]
-      <c r="A29" s="173" t="s">
+      <c r="B28" s="154"/>
+      <c r="C28" s="142"/>
+      <c r="D28" s="142"/>
+      <c r="E28" s="142"/>
+      <c r="F28" s="142"/>
+      <c r="G28" s="142"/>
+    </row>
+    <row r="29" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="148" t="s">
         <v>48</v>
       </c>
-      <c r="B29" s="179"/>
-[...7 lines deleted...]
-      <c r="A30" s="173" t="s">
+      <c r="B29" s="154"/>
+      <c r="C29" s="142"/>
+      <c r="D29" s="142"/>
+      <c r="E29" s="142"/>
+      <c r="F29" s="142"/>
+      <c r="G29" s="142"/>
+    </row>
+    <row r="30" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="148" t="s">
         <v>49</v>
       </c>
-      <c r="B30" s="186"/>
-[...7 lines deleted...]
-      <c r="A31" s="176" t="s">
+      <c r="B30" s="160"/>
+      <c r="C30" s="142"/>
+      <c r="D30" s="142"/>
+      <c r="E30" s="142"/>
+      <c r="F30" s="142"/>
+      <c r="G30" s="142"/>
+    </row>
+    <row r="31" spans="1:7" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="151" t="s">
         <v>50</v>
       </c>
-      <c r="B31" s="177">
+      <c r="B31" s="152">
         <f>SUM(B28:B30)</f>
         <v>0</v>
       </c>
-      <c r="C31" s="178"/>
-[...6 lines deleted...]
-      <c r="A32" s="170" t="s">
+      <c r="C31" s="153"/>
+      <c r="D31" s="153"/>
+      <c r="E31" s="153"/>
+      <c r="F31" s="153"/>
+      <c r="G31" s="153"/>
+    </row>
+    <row r="32" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="145" t="s">
         <v>70</v>
       </c>
-      <c r="B32" s="198"/>
-[...34 lines deleted...]
-      <c r="A36" s="176" t="s">
+      <c r="B32" s="171"/>
+      <c r="C32" s="153"/>
+      <c r="D32" s="153"/>
+      <c r="E32" s="153"/>
+      <c r="F32" s="153"/>
+      <c r="G32" s="153"/>
+    </row>
+    <row r="33" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="172"/>
+      <c r="B33" s="173"/>
+      <c r="C33" s="153"/>
+      <c r="D33" s="153"/>
+      <c r="E33" s="153"/>
+      <c r="F33" s="153"/>
+      <c r="G33" s="153"/>
+    </row>
+    <row r="34" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="172"/>
+      <c r="B34" s="173"/>
+      <c r="C34" s="153"/>
+      <c r="D34" s="153"/>
+      <c r="E34" s="153"/>
+      <c r="F34" s="153"/>
+      <c r="G34" s="153"/>
+    </row>
+    <row r="35" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="174"/>
+      <c r="B35" s="175"/>
+      <c r="C35" s="153"/>
+      <c r="D35" s="153"/>
+      <c r="E35" s="153"/>
+      <c r="F35" s="153"/>
+      <c r="G35" s="153"/>
+    </row>
+    <row r="36" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="151" t="s">
         <v>57</v>
       </c>
-      <c r="B36" s="177">
+      <c r="B36" s="152">
         <f>SUM(B33:B35)</f>
         <v>0</v>
       </c>
-      <c r="C36" s="178"/>
-[...15 lines deleted...]
-      <c r="A38" s="192" t="s">
+      <c r="C36" s="153"/>
+      <c r="D36" s="153"/>
+      <c r="E36" s="153"/>
+      <c r="F36" s="153"/>
+      <c r="G36" s="153"/>
+    </row>
+    <row r="37" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="165"/>
+      <c r="B37" s="153"/>
+      <c r="C37" s="147"/>
+      <c r="D37" s="147"/>
+      <c r="E37" s="147"/>
+      <c r="F37" s="147"/>
+      <c r="G37" s="147"/>
+    </row>
+    <row r="38" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="166" t="s">
         <v>58</v>
       </c>
-      <c r="B38" s="193">
+      <c r="B38" s="167">
         <f>B12+B24+B26+B31</f>
         <v>0</v>
       </c>
-      <c r="C38" s="189"/>
-[...40 lines deleted...]
-      <c r="G43" s="172"/>
+      <c r="C38" s="163"/>
+      <c r="D38" s="163"/>
+      <c r="E38" s="163"/>
+      <c r="F38" s="163"/>
+      <c r="G38" s="163"/>
+    </row>
+    <row r="39" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="168"/>
+      <c r="B39" s="147"/>
+      <c r="C39" s="163"/>
+      <c r="D39" s="163"/>
+      <c r="E39" s="163"/>
+      <c r="F39" s="163"/>
+      <c r="G39" s="163"/>
+    </row>
+    <row r="40" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C40" s="153"/>
+      <c r="D40" s="153"/>
+      <c r="E40" s="153"/>
+      <c r="F40" s="153"/>
+      <c r="G40" s="153"/>
+    </row>
+    <row r="41" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="153"/>
+      <c r="D41" s="153"/>
+      <c r="E41" s="153"/>
+      <c r="F41" s="153"/>
+      <c r="G41" s="153"/>
+    </row>
+    <row r="42" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C42" s="153"/>
+      <c r="D42" s="153"/>
+      <c r="E42" s="153"/>
+      <c r="F42" s="153"/>
+      <c r="G42" s="153"/>
+    </row>
+    <row r="43" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C43" s="147"/>
+      <c r="D43" s="147"/>
+      <c r="E43" s="147"/>
+      <c r="F43" s="147"/>
+      <c r="G43" s="147"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="D6:G10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{353E5504-D8BB-4500-BF9A-E203A206252C}">
   <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.77734375" defaultRowHeight="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="72.77734375" style="88" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="10.77734375" style="88"/>
+    <col min="1" max="1" width="72.7109375" style="9" customWidth="1"/>
+    <col min="2" max="3" width="18.7109375" style="142" customWidth="1"/>
+    <col min="4" max="5" width="18.7109375" style="9" customWidth="1"/>
+    <col min="6" max="16384" width="10.7109375" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="329" t="s">
+    <row r="1" spans="1:6" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="300" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="330"/>
-[...4 lines deleted...]
-      <c r="A2" s="203" t="s">
+      <c r="B1" s="301"/>
+      <c r="C1" s="301"/>
+      <c r="D1" s="301"/>
+    </row>
+    <row r="2" spans="1:6" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="176" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="88"/>
-[...7 lines deleted...]
-      <c r="B4" s="168" t="s">
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+    </row>
+    <row r="3" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="24"/>
+    </row>
+    <row r="4" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="143" t="s">
         <v>58</v>
       </c>
-      <c r="C4" s="169"/>
-[...2 lines deleted...]
-      <c r="A5" s="170" t="s">
+      <c r="C4" s="144"/>
+    </row>
+    <row r="5" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="145" t="s">
         <v>138</v>
       </c>
-      <c r="B5" s="171"/>
-[...2 lines deleted...]
-      <c r="A6" s="173" t="s">
+      <c r="B5" s="146"/>
+    </row>
+    <row r="6" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="196">
+      <c r="B6" s="154">
         <f>'3.1 - Personnel'!G8</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A7" s="173" t="s">
+    <row r="7" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+      <c r="A7" s="148" t="s">
         <v>30</v>
       </c>
-      <c r="B7" s="174">
+      <c r="B7" s="149">
         <f>'3.1 - Personnel'!G12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="173" t="s">
+    <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="148" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="174">
+      <c r="B8" s="149">
         <f>'3.1 - Personnel'!G15</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="173" t="s">
+    <row r="9" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="148" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="175">
+      <c r="B9" s="150">
         <f>'3.1 - Personnel'!G18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="176" t="s">
+    <row r="10" spans="1:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="151" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="177">
+      <c r="B10" s="152">
         <f>SUM(B6:B9)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="170" t="s">
+    <row r="11" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="145" t="s">
         <v>139</v>
       </c>
-      <c r="B11" s="171"/>
-[...2 lines deleted...]
-      <c r="A12" s="173" t="s">
+      <c r="B11" s="146"/>
+    </row>
+    <row r="12" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="148" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="179"/>
-[...2 lines deleted...]
-      <c r="A13" s="173" t="s">
+      <c r="B12" s="154"/>
+    </row>
+    <row r="13" spans="1:6" s="177" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="148" t="s">
         <v>35</v>
       </c>
-      <c r="B13" s="179"/>
-[...6 lines deleted...]
-      <c r="A14" s="173" t="s">
+      <c r="B13" s="154"/>
+      <c r="C13" s="142"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+    </row>
+    <row r="14" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="148" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="179"/>
-[...2 lines deleted...]
-      <c r="A15" s="173" t="s">
+      <c r="B14" s="154"/>
+    </row>
+    <row r="15" spans="1:6" s="177" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="148" t="s">
         <v>176</v>
       </c>
-      <c r="B15" s="179">
+      <c r="B15" s="154">
         <f>'3.2 - Fonctionnement'!D21</f>
         <v>0</v>
       </c>
-      <c r="C15" s="166"/>
-[...2 lines deleted...]
-      <c r="A16" s="173" t="s">
+      <c r="C15" s="142"/>
+    </row>
+    <row r="16" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="148" t="s">
         <v>74</v>
       </c>
-      <c r="B16" s="179">
+      <c r="B16" s="154">
         <f>'3.2 - Fonctionnement'!D34</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="173" t="s">
+    <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="148" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="179">
+      <c r="B17" s="154">
         <f>'3.2 - Fonctionnement'!D41</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="173" t="s">
+    <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="148" t="s">
         <v>40</v>
       </c>
-      <c r="B18" s="179">
+      <c r="B18" s="154">
         <f>'3.2 - Fonctionnement'!D51</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="173" t="s">
+    <row r="19" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="148" t="s">
         <v>41</v>
       </c>
-      <c r="B19" s="179">
+      <c r="B19" s="154">
         <f>'3.2 - Fonctionnement'!E66</f>
         <v>0</v>
       </c>
-      <c r="E19" s="37"/>
-[...2 lines deleted...]
-      <c r="A20" s="173" t="s">
+    </row>
+    <row r="20" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="148" t="s">
         <v>42</v>
       </c>
-      <c r="B20" s="179"/>
-[...2 lines deleted...]
-      <c r="A21" s="181" t="s">
+      <c r="B20" s="154"/>
+    </row>
+    <row r="21" spans="1:3" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="155" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="182">
+      <c r="B21" s="156">
         <f>ROUND(0.02*SUM(B10:B20),2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="176" t="s">
+    <row r="22" spans="1:3" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="151" t="s">
         <v>44</v>
       </c>
-      <c r="B22" s="177">
+      <c r="B22" s="152">
         <f>SUM(B12:B21)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="A24" s="184" t="s">
+    <row r="23" spans="1:3" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="145"/>
+      <c r="B23" s="157"/>
+    </row>
+    <row r="24" spans="1:3" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="158" t="s">
         <v>45</v>
       </c>
-      <c r="B24" s="185">
+      <c r="B24" s="159">
         <f>ROUND(0.1*(B10+B22),2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="204" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="170" t="s">
+    <row r="25" spans="1:3" s="177" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="145" t="s">
         <v>140</v>
       </c>
-      <c r="B25" s="171"/>
-[...3 lines deleted...]
-      <c r="A26" s="173" t="s">
+      <c r="B25" s="146"/>
+      <c r="C25" s="142"/>
+    </row>
+    <row r="26" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="148" t="s">
         <v>47</v>
       </c>
-      <c r="B26" s="179">
+      <c r="B26" s="154">
         <f>'3.3 - Equipements'!G11</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:5" s="79" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="173" t="s">
+    <row r="27" spans="1:3" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="148" t="s">
         <v>48</v>
       </c>
-      <c r="B27" s="179">
+      <c r="B27" s="154">
         <f>'3.3 - Equipements'!I27</f>
         <v>0</v>
       </c>
-      <c r="C27" s="166"/>
-[...2 lines deleted...]
-      <c r="A28" s="173" t="s">
+      <c r="C27" s="142"/>
+    </row>
+    <row r="28" spans="1:3" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="148" t="s">
         <v>49</v>
       </c>
-      <c r="B28" s="186">
+      <c r="B28" s="160">
         <f>'3.3 - Equipements'!H37</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="176" t="s">
+    <row r="29" spans="1:3" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="151" t="s">
         <v>50</v>
       </c>
-      <c r="B29" s="177">
+      <c r="B29" s="152">
         <f>SUM(B26:B28)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:5" s="204" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="170" t="s">
+    <row r="30" spans="1:3" s="177" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="145" t="s">
         <v>141</v>
       </c>
-      <c r="B30" s="171"/>
-[...3 lines deleted...]
-      <c r="A31" s="173" t="s">
+      <c r="B30" s="146"/>
+      <c r="C30" s="142"/>
+    </row>
+    <row r="31" spans="1:3" s="177" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="148" t="s">
         <v>51</v>
       </c>
-      <c r="B31" s="188">
+      <c r="B31" s="162">
         <f>'3.4 - ST Synthèse'!F10</f>
         <v>0</v>
       </c>
-      <c r="C31" s="166"/>
-[...2 lines deleted...]
-      <c r="A32" s="173" t="s">
+      <c r="C31" s="142"/>
+    </row>
+    <row r="32" spans="1:3" s="177" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="148" t="s">
         <v>52</v>
       </c>
-      <c r="B32" s="188">
+      <c r="B32" s="162">
         <f>'3.4 - ST Synthèse'!F20</f>
         <v>0</v>
       </c>
-      <c r="C32" s="166"/>
-[...2 lines deleted...]
-      <c r="A33" s="173" t="s">
+      <c r="C32" s="142"/>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="148" t="s">
         <v>53</v>
       </c>
-      <c r="B33" s="188">
+      <c r="B33" s="162">
         <f>'3.4 - ST Synthèse'!F30</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="173" t="s">
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="148" t="s">
         <v>54</v>
       </c>
-      <c r="B34" s="188">
+      <c r="B34" s="162">
         <f>SUM('3.4 - ST Synthèse'!F41,'3.4 - ST Synthèse'!F50,'3.4 - ST Synthèse'!F59)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="173" t="s">
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="148" t="s">
         <v>55</v>
       </c>
-      <c r="B35" s="188">
+      <c r="B35" s="162">
         <f>'3.4 - ST Synthèse'!F68</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="173" t="s">
+    <row r="36" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="148" t="s">
         <v>56</v>
       </c>
-      <c r="B36" s="190">
+      <c r="B36" s="164">
         <f>'3.4 - ST Synthèse'!F78</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:9" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="176" t="s">
+    <row r="37" spans="1:9" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="151" t="s">
         <v>57</v>
       </c>
-      <c r="B37" s="177">
+      <c r="B37" s="152">
         <f>SUM(B31:B36)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A39" s="192" t="s">
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="165"/>
+      <c r="B38" s="153"/>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="166" t="s">
         <v>58</v>
       </c>
-      <c r="B39" s="193">
+      <c r="B39" s="167">
         <f>B10+B22+B24+B29+B37</f>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:9" s="204" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A41" s="205" t="s">
+    <row r="40" spans="1:9" s="177" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="168"/>
+      <c r="B40" s="147"/>
+      <c r="C40" s="142"/>
+    </row>
+    <row r="41" spans="1:9" s="177" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="178" t="s">
         <v>117</v>
       </c>
-      <c r="B41" s="206">
+      <c r="B41" s="179">
         <f>ROUND(B39*B45,2)</f>
         <v>0</v>
       </c>
-      <c r="C41" s="166"/>
-[...2 lines deleted...]
-      <c r="A42" s="208" t="s">
+      <c r="C41" s="142"/>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="180" t="s">
         <v>142</v>
       </c>
-      <c r="B42" s="209"/>
-      <c r="D42" s="166" t="s">
+      <c r="B42" s="181"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="142" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="208" t="s">
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="180" t="s">
         <v>144</v>
       </c>
-      <c r="B43" s="209"/>
-      <c r="D43" s="166" t="s">
+      <c r="B43" s="181"/>
+      <c r="D43" s="142" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="208" t="s">
+    <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="180" t="s">
         <v>146</v>
       </c>
-      <c r="B44" s="209"/>
-      <c r="D44" s="166" t="s">
+      <c r="B44" s="181"/>
+      <c r="D44" s="142" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="208" t="s">
+    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="180" t="s">
         <v>172</v>
       </c>
-      <c r="B45" s="210"/>
-[...1 lines deleted...]
-      <c r="E45" s="294" t="s">
+      <c r="B45" s="182"/>
+      <c r="D45" s="142"/>
+      <c r="E45" s="265" t="s">
         <v>173</v>
       </c>
-      <c r="F45" s="294"/>
-[...5 lines deleted...]
-      <c r="A46" s="211" t="s">
+      <c r="F45" s="265"/>
+      <c r="G45" s="265"/>
+      <c r="H45" s="265"/>
+      <c r="I45" s="265"/>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="183" t="s">
         <v>59</v>
       </c>
-      <c r="B46" s="212">
+      <c r="B46" s="184">
         <f>B39-B41</f>
         <v>0</v>
       </c>
-      <c r="C46" s="180"/>
-[...32 lines deleted...]
-    </row>
+      <c r="D46" s="170"/>
+      <c r="E46" s="268"/>
+      <c r="F46" s="268"/>
+      <c r="G46" s="268"/>
+      <c r="H46" s="268"/>
+      <c r="I46" s="268"/>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D47" s="170"/>
+      <c r="E47" s="268"/>
+      <c r="F47" s="268"/>
+      <c r="G47" s="268"/>
+      <c r="H47" s="268"/>
+      <c r="I47" s="268"/>
+    </row>
+    <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E48" s="268"/>
+      <c r="F48" s="268"/>
+      <c r="G48" s="268"/>
+      <c r="H48" s="268"/>
+      <c r="I48" s="268"/>
+    </row>
+    <row r="49" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="E45:I48"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Type_x0020_d_x0027_aide xmlns="a72a0a02-14d0-4e4d-8130-a5699b3e8e4a" xsi:nil="true"/>
+    <Coop_x00e9_ration xmlns="a72a0a02-14d0-4e4d-8130-a5699b3e8e4a" xsi:nil="true"/>
+    <InspectiondesFinances xmlns="a72a0a02-14d0-4e4d-8130-a5699b3e8e4a" xsi:nil="true"/>
+    <Processus xmlns="a72a0a02-14d0-4e4d-8130-a5699b3e8e4a" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TypedArr_x00ea_t_x00e9_ xmlns="a72a0a02-14d0-4e4d-8130-a5699b3e8e4a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="19a97b96-bc09-4018-90a5-ce25f9952f90" xsi:nil="true"/>
+    <Type_x0020_de_x0020_document xmlns="a72a0a02-14d0-4e4d-8130-a5699b3e8e4a" xsi:nil="true"/>
+    <Version_x0020_Date xmlns="a72a0a02-14d0-4e4d-8130-a5699b3e8e4a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a72a0a02-14d0-4e4d-8130-a5699b3e8e4a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Direction xmlns="a72a0a02-14d0-4e4d-8130-a5699b3e8e4a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010031E38B88E1671B4F9E6B5A6773B4BA3A" ma:contentTypeVersion="38" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="9e4285c65844c57b7a670d794d3d890a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a72a0a02-14d0-4e4d-8130-a5699b3e8e4a" xmlns:ns3="19a97b96-bc09-4018-90a5-ce25f9952f90" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0dd36c3385fc7bfefa5eb070b064f6fc" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a72a0a02-14d0-4e4d-8130-a5699b3e8e4a"/>
     <xsd:import namespace="19a97b96-bc09-4018-90a5-ce25f9952f90"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:Type_x0020_de_x0020_document" minOccurs="0"/>
                 <xsd:element ref="ns2:Processus" minOccurs="0"/>
                 <xsd:element ref="ns2:Direction" minOccurs="0"/>
                 <xsd:element ref="ns2:Type_x0020_d_x0027_aide" minOccurs="0"/>
                 <xsd:element ref="ns2:Coop_x00e9_ration" minOccurs="0"/>
                 <xsd:element ref="ns2:Version_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:InspectiondesFinances" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -8965,90 +8848,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1578CF1-EE75-43FA-A354-E04254D4E8F6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABD195CF-036D-45AB-A1B7-496EAFEFFCD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="a72a0a02-14d0-4e4d-8130-a5699b3e8e4a"/>
+    <ds:schemaRef ds:uri="19a97b96-bc09-4018-90a5-ce25f9952f90"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83E28A86-66AA-46E8-86B7-A2DDB7271A88}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1578CF1-EE75-43FA-A354-E04254D4E8F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="a72a0a02-14d0-4e4d-8130-a5699b3e8e4a"/>
+    <ds:schemaRef ds:uri="19a97b96-bc09-4018-90a5-ce25f9952f90"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABD195CF-036D-45AB-A1B7-496EAFEFFCD6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83E28A86-66AA-46E8-86B7-A2DDB7271A88}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">